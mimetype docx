--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -7,106 +7,122 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Office of the Ombudsman launches project to establish a mechanism for screening procedures to monitor fundamental rights</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Office of the Ombudsman launched the project "Implementation of a Mechanism for Monitoring the Enforcement of Fundamental Rights in the Foreigner Screening Procedures" to establish an independent mechanism for monitoring fundamental rights during screening procedures for third-country nationals at the EU's external borders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project supports the implementation of the EU Screening Regulation (2024/1356), which takes effect on 12 June 2026 and requires all EU Member States to monitor compliance with fundamental rights during screening procedures. In Latvia, this responsibility has been assigned to the Ombudsman's Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Running from 1 June 2026 to 31 December 2029, the project will develop monitoring methodologies, conduct regular and unannounced inspections of screening facilities, assess living conditions with particular attention to vulnerable groups, produce reports and recommendations, and strengthen the Ombudsman's institutional capacity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvijas Republika Tiesībsargs | Ombudsman of the Republic of Latvia (12 June, 2026), Tiesībsarga birojs uzsāk īstenot projektu, lai izveidotu pamattiesību uzraudzības mehānismu skrīninga procedūrai [The Office of the Ombudsman is launching a project to establish a mechanism for screening procedures to monitor fundamental rights],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tiesibsargs.lv/en/news/the-office-of-the-ombudsman-is-launching-a-project-to-establish-a-mechanism-for-screening-procedures-to-monitor-fundamental-rights/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Screening Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="987827D3"/>
+    <w:nsid w:val="0B761DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiesibsargs.lv/en/news/the-office-of-the-ombudsman-is-launching-a-project-to-establish-a-mechanism-for-screening-procedures-to-monitor-fundamental-rights/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/office-ombudsman-launches-project-establish-mechanism-screening-procedures" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiesibsargs.lv/en/news/the-office-of-the-ombudsman-is-launching-a-project-to-establish-a-mechanism-for-screening-procedures-to-monitor-fundamental-rights/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>