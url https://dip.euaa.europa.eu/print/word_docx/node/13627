--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Construction of the new federal asylum centre in Rümlang begins at the end of 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Construction of the new federal asylum centre in Rümlang begins at the end of 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new federal asylum centre with a capacity of 150 places will be built in Rümlang, with construction set to begin at the end of 2026 and completion expected by the third quarter of 2028. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The facility will be located on the site of the former Haselbach military camp and will complement existing federal reception structures in the Zurich region.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following several years of planning and legal proceedings, the project received final approval in June 2025 when the Federal Supreme Court rejected an appeal.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
@@ -72,54 +85,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Local authorities and residents will be kept informed throughout the construction process, and the public will be invited to visit the centre before it becomes operational at the end of 2028.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (26 June, 2026), Construction d’un centre fédéral pour requérants d’asile à Rümlang : début des travaux fin 2026 [Construction of a federal centre for asylum seekers in Rümlang: start of work at the end of 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/F%5FbJQeNiHx7VAauXEa-5I</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +262,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="907A2DFB"/>
+    <w:nsid w:val="BA958449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +704,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/construction-new-federal-asylum-centre-rumlang-begins-end-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/F%5FbJQeNiHx7VAauXEa-5I" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/construction-new-federal-asylum-centre-rumlang-begins-end-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/F%5FbJQeNiHx7VAauXEa-5I" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>