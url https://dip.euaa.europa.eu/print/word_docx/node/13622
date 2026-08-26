--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Regulation on Foreigners is amended with new provisions for processing residence permits and document verification zzzzzz</w:t>
+          <w:t xml:space="preserve">Regulation on Foreigners is amended with new provisions for processing residence permits and document verification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 11 June 2026, Iceland adopted amending Regulation No 724/2026 of the Regulation on Foreigners (No 540/2017), introducing changes to the processing of residence permit applications. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendment authorises the Directorate of Immigration to prioritise applications for residence permits based on employment, as well as applications within specific categories when time-sensitive circumstances apply, such as student permits linked to the academic year and residence permits for athletes during transfer windows. It also allows the concurrent processing of applications submitted by immediate family members of applicants for work-related residence permits and introduces an exemption from the continuous residence requirement for certain spouses or registered partners of Icelandic citizens employed abroad by the Icelandic state or international organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation further strengthens document verification procedures by requiring the Directorate of Immigration to assess the authenticity and reliability of documents submitted in support of residence permit applications. The Directorate may consult the police, other competent authorities, international databases and Nordic immigration authorities when verifying documents and may refuse to rely on evidence where there are reasonable doubts about its authenticity or credibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -96,74 +109,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">Both Regulations entered into force on 11 June 2026 and were published in the Official Journal on 26 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official journal | Stjórnartíðindi (26 June, 2026), REGLUGERÐ Nr. 724/2026 um breytingu reglugerð um útlendinga nr. 540/2017. [Regulation No. 724/2026 amending Regulation on Foreigners No. 540/2017 ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/stjornartidindi/nr/2fd242c9-9ff1-414a-8bc8-d9edd135cfad</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official journal | Stjórnartíðindi (26 June, 2026), REGLUGERÐ Nr. 725/2026 um breytingu reglugerð um útlendinga nr. 540/2017. [Regulation No. 725/2026 amending Regulation on Foreigners No. 540/2017 ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/stjornartidindi/nr/593aa681-35cf-49cc-a51b-6edacad616ac</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -194,52 +209,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Forms of protection, Renewal/withdrawal of protection, Family reunification, Eurodac Regulation, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -292,187 +307,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D43E16A8"/>
+    <w:nsid w:val="73E12FEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -701,55 +749,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/regulation-foreigners-amended-new-provisions-processing-residence-permits-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/2fd242c9-9ff1-414a-8bc8-d9edd135cfad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/593aa681-35cf-49cc-a51b-6edacad616ac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/regulation-foreigners-amended-new-provisions-processing-residence-permits-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/2fd242c9-9ff1-414a-8bc8-d9edd135cfad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/593aa681-35cf-49cc-a51b-6edacad616ac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>