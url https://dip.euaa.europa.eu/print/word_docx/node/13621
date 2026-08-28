--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Iceland adopts regulation on the best interests of children in international protection procedures zzzzzz</w:t>
+          <w:t xml:space="preserve">Iceland adopts regulation on the best interests of children in international protection procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 19 June 2026,  the Parliament of Iceland adopted a regulation establishing a dedicated national framework for assessing the best interests of children in international protection procedures. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation provides that the best interests of the child must be the primary consideration throughout the examination of asylum applications and requires the Directorate of Immigration to explicitly explain in its decisions how this assessment has been carried out. It also provides for an individual assessment of every child, regardless of the status of accompanying family members, taking into account factors such as the child's safety, welfare, social development, age, maturity, views, family circumstances, vulnerabilities, and conditions in the country of origin or return. The regulation also affirms that assessments must be conducted in accordance with the Aliens Act, the Child Protection Act, the UN Convention on the Rights of the Child, and Iceland's international obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation introduces detailed procedural safeguards to ensure child-sensitive asylum procedures. These include the child's right to be heard through interviews conducted by specially trained officials in a child-friendly environment, with interpretation and representation where appropriate. It reinforces the principle of family unity while requiring an individual best interests assessment in each case and particular consideration of the risk of family separation upon return. Additional safeguards apply to unaccompanied children, including assessment of family tracing and reunification, the availability of child protection services in the country of return, and consultation with child welfare authorities before decisions refusing continued stay. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official journal | Stjórnartíðindi (26 June, 2026), REGLUGERÐ Nr. 726/2026 um mat á hagsmunum barns sem sækir um alþjóðlega vernd. [Regulation No. 726/2026 on assessing the best interests of a child applying for international protection.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/stjornartidindi/nr/d7d0488b-27c8-4656-96c7-056512851e61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16CA12C6"/>
+    <w:nsid w:val="0975E57A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/iceland-adopts-regulation-best-interests-children-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/d7d0488b-27c8-4656-96c7-056512851e61" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>