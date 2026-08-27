--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Holders of residence permits based on temporary protection can no longer hold other types of residence permits zzzzzz</w:t>
+          <w:t xml:space="preserve">Holders of residence permits based on temporary protection can no longer hold other types of residence permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to legislative amendments of the Aliens Act, beneficiaries of temporary protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">may hold only one valid residence permit</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as of 12 June 2026. When a beneficiary of temporary protection will be granted another type of residence permit, for example as a family member of an EU citizen, then the residence permit issued based on temporary protection will expiry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For persons who have been granted a residence permit on grounds other than temporary protection in addition to their temporary protection residence permit before 12 June 2026, the latter permit will automatically expire on 12 August 2026, and the expiry cannot be appealed. This is irrespective of the fact that the expiry date on the residence permit card is 4 March 2027. However, in case the residence permit issued on other grounds expires before 12 August 2026, the temporary protection residence permit will not expire on 12 August 2026.</w:t>
@@ -85,54 +98,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The amendments to the Aliens Act do not affect the right to temporary protection if a person still meets the requirements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (12 June, 2026), Ulkomaalaislaki muuttuu 12.6. – vaikutuksia tilapäisen suojelun asiakkaisiin [The Aliens Act will change on June 12th – effects on temporary protection clients],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/ulkomaalaislaki-muuttuu-12.6.-vaikutuksia-tilapaisen-suojelun-asiakkaisiin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,52 +177,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -261,187 +275,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0ABF69D1"/>
+    <w:nsid w:val="123DE518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -670,55 +717,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/holders-residence-permits-based-temporary-protection-can-no-longer-hold-other" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/ulkomaalaislaki-muuttuu-12.6.-vaikutuksia-tilapaisen-suojelun-asiakkaisiin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/holders-residence-permits-based-temporary-protection-can-no-longer-hold-other" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/ulkomaalaislaki-muuttuu-12.6.-vaikutuksia-tilapaisen-suojelun-asiakkaisiin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>