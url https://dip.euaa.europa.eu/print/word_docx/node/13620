--- v1 (2026-08-27)
+++ v2 (2026-08-29)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Holders of residence permits based on temporary protection can no longer hold other types of residence permits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to legislative amendments of the Aliens Act, beneficiaries of temporary protection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">may hold only one valid residence permit</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> as of 12 June 2026. When a beneficiary of temporary protection will be granted another type of residence permit, for example as a family member of an EU citizen, then the residence permit issued based on temporary protection will expiry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For persons who have been granted a residence permit on grounds other than temporary protection in addition to their temporary protection residence permit before 12 June 2026, the latter permit will automatically expire on 12 August 2026, and the expiry cannot be appealed. This is irrespective of the fact that the expiry date on the residence permit card is 4 March 2027. However, in case the residence permit issued on other grounds expires before 12 August 2026, the temporary protection residence permit will not expire on 12 August 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,51 +86,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The amendments to the Aliens Act do not affect the right to temporary protection if a person still meets the requirements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (12 June, 2026), Ulkomaalaislaki muuttuu 12.6. – vaikutuksia tilapäisen suojelun asiakkaisiin [The Aliens Act will change on June 12th – effects on temporary protection clients],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/ulkomaalaislaki-muuttuu-12.6.-vaikutuksia-tilapaisen-suojelun-asiakkaisiin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
@@ -177,52 +165,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -287,51 +275,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -444,51 +432,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="123DE518"/>
+    <w:nsid w:val="C8D7C54A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -717,51 +705,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/holders-residence-permits-based-temporary-protection-can-no-longer-hold-other" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/ulkomaalaislaki-muuttuu-12.6.-vaikutuksia-tilapaisen-suojelun-asiakkaisiin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/holders-residence-permits-based-temporary-protection-can-no-longer-hold-other" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/ulkomaalaislaki-muuttuu-12.6.-vaikutuksia-tilapaisen-suojelun-asiakkaisiin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>