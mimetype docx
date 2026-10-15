--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -22,84 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Slovenia joins leaders of other 18 EU member states in calling for more decisive and effective solutions on migration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Prime Minister of the Republic of Slovenia joined other 18 EU Member State leaders signing a letter directed at the President of the European Council and the President of the European Commission. The signatories call for more decisive and effective European solutions on the field of migration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, leaders emphasized the need to reduce irregular migration flows, combat people smuggling more effectively, increase the return of persons without a right to stay in the European Union and strengthen cooperation with third countries, fully complying with EU law and international conventions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of the Republic of Slovenia | Vlada Republike Slovenije (19 June, 2026), [Slovenia among countries demanding stricter migration policy ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2026-06-19-slovenija-med-drzavami-ki-zahtevajo-ostrejso-migracijsko-politiko/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
@@ -134,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CC549BD8"/>
+    <w:nsid w:val="94C35BC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/slovenia-joins-leaders-other-18-eu-member-states-calling-more-decisive-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-06-19-slovenija-med-drzavami-ki-zahtevajo-ostrejso-migracijsko-politiko/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/slovenia-joins-leaders-other-18-eu-member-states-calling-more-decisive-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-06-19-slovenija-med-drzavami-ki-zahtevajo-ostrejso-migracijsko-politiko/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>