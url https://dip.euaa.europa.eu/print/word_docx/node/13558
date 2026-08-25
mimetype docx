--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovenia joins leaders of other 18 EU member states in calling for more decisive and effective solutions on migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovenia joins leaders of other 18 EU member states in calling for more decisive and effective solutions on migration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Prime Minister of the Republic of Slovenia joined other 18 EU Member State leaders signing a letter directed at the President of the European Council and the President of the European Commission. The signatories call for more decisive and effective European solutions on the field of migration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, leaders emphasized the need to reduce irregular migration flows, combat people smuggling more effectively, increase the return of persons without a right to stay in the European Union and strengthen cooperation with third countries, fully complying with EU law and international conventions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of the Republic of Slovenia | Vlada Republike Slovenije (19 June, 2026), [Slovenia among countries demanding stricter migration policy ],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2026-06-19-slovenija-med-drzavami-ki-zahtevajo-ostrejso-migracijsko-politiko/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A776C95F"/>
+    <w:nsid w:val="CC549BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/slovenia-joins-leaders-other-18-eu-member-states-calling-more-decisive-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-06-19-slovenija-med-drzavami-ki-zahtevajo-ostrejso-migracijsko-politiko/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>