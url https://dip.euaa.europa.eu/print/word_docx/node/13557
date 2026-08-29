--- v0 (2026-07-06)
+++ v1 (2026-08-29)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government presents legislative proposal amending deportation rules for foreigners nationals zzzzzz</w:t>
+          <w:t xml:space="preserve">Government presents legislative proposal amending deportation rules for foreigners nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 25 June 2026, the government presented a bill introducing changes to the deportation rules for foreign nationals convicted of serious offenses and foreign nationals without legal residence in Denmark. According to information on the bill proposal, published by the Ministry of Immigration and Integration, foreign nationals sentenced to at least 1 year of unconditional imprisonment for specified serious offences, including aggravated assault and rape, would as a general rule be deported. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bill also proposes the introduction of electronic ankle monitoring for third-country nationals without legal residence who repeatedly fail to comply with control obligations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the bill proposal includes measures to strengthen existing voluntary repatriation and return travel support schemes for foreign nationals who choose to leave Denmark. The proposed legislation forms part of the government's deportation reform and, if adopted, is expected to enter into force on 15 September 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Immigration and Integration | Udlændinge- og Integrationsministeriet (25 June, 2026), Regeringen vil udvise flere kriminelle udlændinge [The government will deport more criminal foreigners],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uim.dk/nyhedsarkiv/2026/juni/regeringen-vil-udvise-flere-kriminelle-udlaendinge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5869A323"/>
+    <w:nsid w:val="17E6AB0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/government-presents-legislative-proposal-amending-deportation-rules-foreigners" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2026/juni/regeringen-vil-udvise-flere-kriminelle-udlaendinge/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/government-presents-legislative-proposal-amending-deportation-rules-foreigners" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uim.dk/nyhedsarkiv/2026/juni/regeringen-vil-udvise-flere-kriminelle-udlaendinge/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>