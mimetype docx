--- v0 (2026-07-11)
+++ v1 (2026-08-29)
@@ -13,100 +13,115 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Franci Matoz takes office as the new Minister of the Interior and Public Administration zzzzzz</w:t>
+          <w:t xml:space="preserve">Franci Matoz takes office as the new Minister of the Interior and Public Administration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 29 April 2026 the Act amending the Act on the Government of the Republic of Slovenia was adopted by the National Assembly</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">regulating new ministries and their areas of work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The areas of work of the former Ministry of the Interior, Ministry of Digital Transformation and Ministry of Public Administration were merged into the Ministry of the Interior and Public Administration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Public Administration | Ministrstvo za notranje zadeve in javno upravo (5 June, 2026), [Franci Matoz takes office as the new Minister of the Interior and Public Administration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2026-06-05-franci-matoz-prevzel-posle-kot-novi-minister-za-notranje-zadeve-in-javno-upravo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55260D7C"/>
+    <w:nsid w:val="19580C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/franci-matoz-takes-office-new-minister-interior-and-public-administration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-05-13-delovna-podrocja-ministrstev-po-novem-zakonu-o-vladi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-06-05-franci-matoz-prevzel-posle-kot-novi-minister-za-notranje-zadeve-in-javno-upravo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/franci-matoz-takes-office-new-minister-interior-and-public-administration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-05-13-delovna-podrocja-ministrstev-po-novem-zakonu-o-vladi/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2026-06-05-franci-matoz-prevzel-posle-kot-novi-minister-za-notranje-zadeve-in-javno-upravo/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>