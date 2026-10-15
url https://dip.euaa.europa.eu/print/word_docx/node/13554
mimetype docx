--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMN reports a decline in immigration in Finland and a record on granted citizenship</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Migration Network published the Annual Report for Finland 2025 noted a decline in immigration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to Finland in 2025 for the number of applications from employees, students and those seeking international protection due to stricter legislation and unfavourable economic context. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, residence permits were issued mainly on grounds of family ties but in the first quarter of 2026, the number of family members' applications decreased significantly compared to the same period the previous year (-23%).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -106,51 +94,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (29 May, 2026), Euroopan muuttoliikeverkoston vuosiraportti 2025: maahanmuutto Suomeen laski, kansalaisuuden saaneita ennätysmäärä [The European Migration Network's Annual Report 2025: Immigration to Finland declined, citizenship granted to a record number of applicants],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/euroopan-muuttoliikeverkoston-vuosiraportti-2025-maahanmuutto-suomeen-laski-kansalaisuuden-saaneita-ennatysmaara?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.05.2026</w:t>
       </w:r>
@@ -185,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Family reunification, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -295,51 +283,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -452,51 +440,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D005075C"/>
+    <w:nsid w:val="98088836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -725,51 +713,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/emn-reports-decline-immigration-finland-and-record-granted-citizenship" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/euroopan-muuttoliikeverkoston-vuosiraportti-2025-maahanmuutto-suomeen-laski-kansalaisuuden-saaneita-ennatysmaara?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/emn-reports-decline-immigration-finland-and-record-granted-citizenship" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/euroopan-muuttoliikeverkoston-vuosiraportti-2025-maahanmuutto-suomeen-laski-kansalaisuuden-saaneita-ennatysmaara?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>