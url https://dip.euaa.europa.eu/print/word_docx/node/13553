--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Changes to the asylum procedure enter into force on 12 June 2026 zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Changes to the asylum procedure enter into force on 12 June 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service informed that the procedure for applying for asylum and processing applications changes in Finland with the entry into force of the Pact for Migration and Asylum. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments of the Aliens Act reflect the changes needed for implementation of the Pact and concern mainly the following aspects:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -244,74 +234,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">These changes affect applications submitted on 12 June 2026 or after. Old legislation will apply to applications submitted before 12 June 2026, except those which are in the stage of determining the responsible Member State and for which the Asylum Migration Management Regulation (AMMR) will apply. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (12 June, 2026), Muutoksia kansainvälisen suojelun hakemisessa ja hakemusten käsittelyssä 12.6. alkaen [Applying for international protection and the processing of the applications changes as of 12 June],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/muutoksia-kansainvalisen-suojelun-hakemisessa-ja-hakemusten-kasittelyssa-12.6.-alkaen?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (9 June, 2026), EU:n muuttoliike- ja turvapaikkasopimusta ryhdytään soveltamaan kesäkuussa [EU Pact on Migration and Asylum to become applicable in June],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/sv/-/eu-s-migrations-och-asylpakt-borjar-tillampas-i-juni?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -342,52 +334,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, First instance determination, Legal assistance and representation, Renewal/withdrawal of protection, Information provision, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -440,187 +432,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B55F2769"/>
+    <w:nsid w:val="BA549FAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -724,51 +749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DA39649"/>
+    <w:nsid w:val="C33E2EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1000,55 +1025,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/changes-asylum-procedure-enter-force-12-june-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/muutoksia-kansainvalisen-suojelun-hakemisessa-ja-hakemusten-kasittelyssa-12.6.-alkaen?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/sv/-/eu-s-migrations-och-asylpakt-borjar-tillampas-i-juni?languageId=en_US" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/changes-asylum-procedure-enter-force-12-june-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/muutoksia-kansainvalisen-suojelun-hakemisessa-ja-hakemusten-kasittelyssa-12.6.-alkaen?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/sv/-/eu-s-migrations-och-asylpakt-borjar-tillampas-i-juni?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>