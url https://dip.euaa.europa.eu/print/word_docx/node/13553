--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -601,51 +601,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BA549FAF"/>
+    <w:nsid w:val="E02ED8F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -749,51 +749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C33E2EAB"/>
+    <w:nsid w:val="6737D9C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>