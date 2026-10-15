--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -22,55 +22,67 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Amendments to the Reception Act provide new obligations for reception clients as of 12 June 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With the entry into force of the Pact on Migration and Asylum, the Reception Conditions Directive will be implemented through changes in the Reception Act, along with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amendments to the Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments provide for new obligations for reception centres clients as of 12 June 2026 and equally affect asylum applicants and beneficiaries of temporary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -170,51 +182,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">A client fee for reception services can be charged for applicants who have regular funds or income. Therefore, reception clients must provide information about all income and funds for them and their families and notify any changes in the family situation. A failure to provide information may result in consequences for the granting of the reception allowance and client fees for reception services. The client fee can be charged retroactively for the last three months. Unaccompanied minors are exempt from the client fee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception allowance and spending allowance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no changes in the reception allowance for unaccompanied minors. The Finnish Immigration Service provides information under the dedicated page </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception allowance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the new rules applicable as of 12 June 2026, the reception allowance can be reduced by 20% if a reception client fails to comply with one of the following obligations, without any reasonable grounds: update contact details; completion of the Finnish society course; identification obligation; duty to cooperate with the authorities; when the applicant has left a specific geographical area in which they have been ordered to stay, or do not stay at a specific reception centre as required; repeatedly and serious disturbance of public order or security (break the rules and regulations) at the reception centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, the reception allowance can be reduced if reception services were not ended and the person has submitted a subsequent application, or they do not have the right to remain on the Finnish territory.</w:t>
@@ -383,93 +395,93 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (12 June, 2026), Vastaanottopalveluita koskevat lakimuutokset voimaan 12.6.2026 [Changes in legislation affecting reception services as of 12 June 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/vastaanottopalveluita-koskevat-lakimuutokset-voimaan-12.6.2026?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (12 June, 2026), Muutoksia kansainvälisen suojelun hakemisessa ja hakemusten käsittelyssä 12.6. alkaen [Applying for international protection and the processing of the applications changes as of 12 June],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/applying-for-international-protection-and-the-processing-of-the-applications-changes-as-of-12-june</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (9 June, 2026), EU:n muuttoliike- ja turvapaikkasopimusta ryhdytään soveltamaan kesäkuussa [EU Pact on Migration and Asylum to become applicable in June],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/sv/-/eu-s-migrations-och-asylpakt-borjar-tillampas-i-juni?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
@@ -504,52 +516,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Pact on Migration and Asylum, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -614,51 +626,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -771,51 +783,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70430D1B"/>
+    <w:nsid w:val="DC930F47"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -919,51 +931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4E1A0FF8"/>
+    <w:nsid w:val="2AA29406"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1067,51 +1079,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A36FCAF3"/>
+    <w:nsid w:val="3F504C04"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1215,51 +1227,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="9858FC2F"/>
+    <w:nsid w:val="7EE248F8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1363,51 +1375,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2A31A9EA"/>
+    <w:nsid w:val="402DAFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1511,51 +1523,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="706011B6"/>
+    <w:nsid w:val="1A323E96"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1659,51 +1671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E20DAD86"/>
+    <w:nsid w:val="29DCB782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1807,51 +1819,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="8FC58A61"/>
+    <w:nsid w:val="33A0239D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1955,51 +1967,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F441FF46"/>
+    <w:nsid w:val="73432502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2103,51 +2115,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="71C06EAA"/>
+    <w:nsid w:val="9849CE8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2403,51 +2415,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/amendments-reception-act-provide-new-obligations-reception-clients-12-june" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/applying-for-international-protection-and-the-processing-of-the-applications-changes-as-of-12-june" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/reception-allowance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/vastaanottopalveluita-koskevat-lakimuutokset-voimaan-12.6.2026?languageId=en_US" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/sv/-/eu-s-migrations-och-asylpakt-borjar-tillampas-i-juni?languageId=en_US" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/amendments-reception-act-provide-new-obligations-reception-clients-12-june" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/applying-for-international-protection-and-the-processing-of-the-applications-changes-as-of-12-june" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/reception-allowance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/vastaanottopalveluita-koskevat-lakimuutokset-voimaan-12.6.2026?languageId=en_US" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/sv/-/eu-s-migrations-och-asylpakt-borjar-tillampas-i-juni?languageId=en_US" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>