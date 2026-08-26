--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,92 +13,94 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">3,039 relocations at the completion of the EU Voluntary Solidarity Mechanism zzzzzz</w:t>
+          <w:t xml:space="preserve">3,039 relocations at the completion of the EU Voluntary Solidarity Mechanism</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The implementation of the EU Voluntary Solidarity Mechanism was completed on 10 June 2026. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3,039 applicants for international protection were relocated from Cyprus to other EU Member States. The completion of the programme confirms the effectiveness of the operational coordination between the Republic of Cyprus, the European Commission, the European Agency for Asylum (EUAA), the International Organization for Migration (IOM) and the participating Member States. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (11 June, 2026), [Announcement by the Deputy Ministry of Migration and International Protection on relocations under the EU Voluntary Solidarity Mechanism ],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tis-metegkatastaseis-sto-plaisio-tou-ethelontikou-michanismou-allilengyis-tis-ee/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -227,187 +229,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A4CBCD40"/>
+    <w:nsid w:val="68628EA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +675,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/3039-relocations-completion-eu-voluntary-solidarity-mechanism" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/anakoinosi-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias-gia-tis-metegkatastaseis-sto-plaisio-tou-ethelontikou-michanismou-allilengyis-tis-ee/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>