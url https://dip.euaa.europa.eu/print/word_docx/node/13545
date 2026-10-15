--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,77 +22,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Memorandum of cooperation between Cyprus and Lithuania for relocation of applicants for international protection signed</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement is part of the solidarity mechanism provided for by the Pact and an essential step for the practical implementation of the principles of shared responsibility and European solidarity. The result of the outward-looking policy of the Republic of Cyprus, it will contribute to further reduce the number of asylum seekers in the island. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (12 June, 2026), [Signing of a Memorandum of Cooperation between the Republic of Cyprus and the Republic of Lithuania for the relocation of applicants for international protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/evropaika-themata/ypografi-mnimoniou-synergasias-metaxy-tis-kypriakis-dimokratias-kai-tis-dimokratias-tis-lithouanias-gia-ti-metegkatastasi-aitounton-diethni-prostasia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
@@ -127,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relocation, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E7FEF7F"/>
+    <w:nsid w:val="89FB481D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/memorandum-cooperation-between-cyprus-and-lithuania-relocation-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/evropaika-themata/ypografi-mnimoniou-synergasias-metaxy-tis-kypriakis-dimokratias-kai-tis-dimokratias-tis-lithouanias-gia-ti-metegkatastasi-aitounton-diethni-prostasia/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/memorandum-cooperation-between-cyprus-and-lithuania-relocation-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/evropaika-themata/ypografi-mnimoniou-synergasias-metaxy-tis-kypriakis-dimokratias-kai-tis-dimokratias-tis-lithouanias-gia-ti-metegkatastasi-aitounton-diethni-prostasia/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>