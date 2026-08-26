--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Memorandum of cooperation between Cyprus and Lithuania for relocation of applicants for international protection signed zzzzzz</w:t>
+          <w:t xml:space="preserve">Memorandum of cooperation between Cyprus and Lithuania for relocation of applicants for international protection signed</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The agreement is part of the solidarity mechanism provided for by the Pact and an essential step for the practical implementation of the principles of shared responsibility and European solidarity. The result of the outward-looking policy of the Republic of Cyprus, it will contribute to further reduce the number of asylum seekers in the island. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (12 June, 2026), [Signing of a Memorandum of Cooperation between the Republic of Cyprus and the Republic of Lithuania for the relocation of applicants for international protection],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/evropaika-themata/ypografi-mnimoniou-synergasias-metaxy-tis-kypriakis-dimokratias-kai-tis-dimokratias-tis-lithouanias-gia-ti-metegkatastasi-aitounton-diethni-prostasia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4277D5E7"/>
+    <w:nsid w:val="4E7FEF7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/memorandum-cooperation-between-cyprus-and-lithuania-relocation-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/evropaika-themata/ypografi-mnimoniou-synergasias-metaxy-tis-kypriakis-dimokratias-kai-tis-dimokratias-tis-lithouanias-gia-ti-metegkatastasi-aitounton-diethni-prostasia/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>