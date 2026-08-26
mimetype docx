--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,125 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech and Irish Ministers discuss migration in view of the Irish Presidency of the Council zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech and Irish Ministers discuss migration in view of the Irish Presidency of the Council</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 2 June 2026, the Czech Minister of the Interior met with the Irish Minister of Justice, Home Affairs and Migration who presented the priorities of the Irish Presidency of the Council of the EU in the second half of 2026. The Czech Minister communicated to his Irish counterpart that the strategic priorities of Czechia include addressing irregular migration and the transition from temporary protection to more long-term solutions. Czechia is also trying to strengthen the return component of Frontex to increase efficiency in returns.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main priorities of the presidency will include a well-functioning EU migration system, a new EU legal framework for returns and a strong focus on internal security. The Irish Minister informed his Czech counterpart that the Irish Presidency, among others, intends to host a meeting of EU interior ministers, a joint meeting of interior ministers and Latin America on cooperation in the fight against organised crime and drug trafficking, and an EU-Western Balkans ministerial meeting on justice and home affairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (2 June, 2026), Ministr vnitra Lubomír Metnar jednal s irským ministrem Jimem O´Callaghanem [Minister of the Interior Lubomír Metnar met with Irish Minister Jim O'Callaghan],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministr-vnitra-lubomir-metnar-jednal-s-irskym-ministrem-jimem-o-callaghanem.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29A12280"/>
+    <w:nsid w:val="DA084905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -673,51 +710,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-and-irish-ministers-discuss-migration-view-irish-presidency-council" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-lubomir-metnar-jednal-s-irskym-ministrem-jimem-o-callaghanem.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>