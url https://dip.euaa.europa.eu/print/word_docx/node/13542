--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,125 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministers agree on priorities to address migratory pressure in the Mediterranean zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministers agree on priorities to address migratory pressure in the Mediterranean</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In June 2026, the Cypriot, Greek, Italian and Maltese ministers responsible for asylum met in Rome to discuss the migratory situation in the Mediterranean. They agreed on the need to further strengthen cooperation in combating smuggling rings and developed a common approach toward the actions of NGOs in the Mediterranean. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ministers underlined their countries’ readiness for additional measures in the event of new migration crises. Cooperation between Greece and Italy was also agreed to address migration flows from Libya, especially with regard to the arrivals of Bangladeshi nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (17 June, 2026), Κοινή γραμμή Ελλάδας, Ιταλίας, Κύπρου και Μάλτας για την αντιμετώπιση των μεταναστευτικών πιέσεων στη Μεσόγειο [Common line between Greece, Italy, Cyprus and Malta to address migratory pressures in the Mediterranean],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/koini-grammi-elladas-italias-kyproy-kai-maltas-gia-tin-antimetopisi-ton-metanasteytikon-pieseon-sti-mesogeio/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="504868FF"/>
+    <w:nsid w:val="D8FDF578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -673,51 +710,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministers-agree-priorities-address-migratory-pressure-mediterranean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/koini-grammi-elladas-italias-kyproy-kai-maltas-gia-tin-antimetopisi-ton-metanasteytikon-pieseon-sti-mesogeio/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>