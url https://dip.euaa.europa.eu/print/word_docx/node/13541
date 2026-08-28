--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -7,220 +7,214 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 27 May and 11 June 2026, several key stakeholders in the international protection system held the first and second coordination meetings at the premises of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Red Cross</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrvatski crveni križ</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) in Zagreb. The meetings were facilitated by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Law Centre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrvatski pravni centar</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), as the implementing partner, with financial support from UNHCR, within the framework of the project “Legal Assistance and Capacity Building on Access to the Territory in Croatia”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first coordination meeting brought together representatives of key institutions and organisations involved in the international protection system, including those working on applicants’ rights to healthcare and access to employment. The first topic was addressed by representatives of the Ministry of Health of the Republic of Croatia, Médecins du Monde and the Centre for Culture of Dialogue. The second topic was discussed by representatives of the Croatian Employment Service and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre for Dialogue Culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centar za kulturu dijaloga</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The second coordination meeting was held within the same framework and at the same premises, on the eve of the entry into application of the Pact on Migration and Asylum and shortly before World Refugee Day. During the meeting, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">the Croatian Law Centre presented the National Asylum System Report for 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, while representatives of the Ministry of the Interior presented and discussed with participants the amendments to the Law on International and Temporary Protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (12 June, 2026), Održan drugi sastanak Koordinacije za azil: Predstavljen Nacionalni izvještaj o sustavu azila i izmjene zakonodavstva [Second Meeting of the Coordination for Asylum Held: National Asylum System Report and Legislative Amendments Presented],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/en/2026/06/12/second-meeting-of-the-coordination-for-asylum-held-national-asylum-system-report-and-legislative-amendments-presented/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (28 May, 2026), Održan prvi ovogodišnji sastanak Koordinacije za azil [This year's first meeting of the Coordination for Asylum was held],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/en/2026/05/28/first-2026-meeting-of-coordination-for-asylum-held/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,52 +245,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Reception, Material reception conditions, Rights, obligations and limitations, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -349,187 +343,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EACF6BE8"/>
+    <w:nsid w:val="713E3A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -758,55 +785,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/stakeholders-meet-discuss-healthcare-and-employment-rights-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hck.hr/sto-radimo/azil-i-migracije/23" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccd.hr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-publishes-its-2025-national-asylum-system-report" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/06/12/second-meeting-of-the-coordination-for-asylum-held-national-asylum-system-report-and-legislative-amendments-presented/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/05/28/first-2026-meeting-of-coordination-for-asylum-held/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hck.hr/sto-radimo/azil-i-migracije/23" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccd.hr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-publishes-its-2025-national-asylum-system-report" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/06/12/second-meeting-of-the-coordination-for-asylum-held-national-asylum-system-report-and-legislative-amendments-presented/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/05/28/first-2026-meeting-of-coordination-for-asylum-held/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>