--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -22,67 +22,55 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Law Centre publishes its 2025 National Asylum System Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Within the framework of the project “Legal Assistance and Capacity Building on Access to the Territory in Croatia”, financed by UNHCR, the Croatian Law Centre published its 2025 National Asylum System Report, providing an overview of developments in the fields of EU and national international protection. The report is </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available for download here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (in English).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report highlights that 2025 was marked by significant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">legislative developments</w:t>
@@ -178,73 +166,73 @@
         <w:rPr/>
         <w:t xml:space="preserve">, the report indicates that access to reception centres remained largely restricted to external stakeholders throughout 2025. Only the Croatian Red Cross and Médecins du Monde maintained continuous access, while the Croatian Law Centre was granted access only in late 2025. Finally, in the area of integration, the report highlights that the City of Zagreb's One-Stop Shop continued operating throughout 2025 as a central information and support point for refugees and migrants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (17 June, 2026), Nacionalni izvještaj o sustavu azila za 2025. godinu [National Report on the Asylum System for 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/2026/06/17/nacionalni-izvjestaj-o-sustavu-azila-za-2025-godinu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Law Centre's 2024 National Asylum Report presented during the Second Asylum Coordination Meeting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2026</w:t>
       </w:r>
@@ -279,52 +267,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -389,51 +377,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -546,51 +534,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F07F7594"/>
+    <w:nsid w:val="D4EA45B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -819,51 +807,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-publishes-its-2025-national-asylum-system-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/06/17/2025-national-asylum-system-report/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/2026/06/17/nacionalni-izvjestaj-o-sustavu-azila-za-2025-godinu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/croatian-law-centres-2024-national-asylum-report-presented-during-second" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-publishes-its-2025-national-asylum-system-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/06/17/2025-national-asylum-system-report/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/2026/06/17/nacionalni-izvjestaj-o-sustavu-azila-za-2025-godinu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/croatian-law-centres-2024-national-asylum-report-presented-during-second" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>