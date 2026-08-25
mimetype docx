--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,77 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Croatian Law Centre publishes its 2025 National Asylum System Report zzzzzz</w:t>
+          <w:t xml:space="preserve">Croatian Law Centre publishes its 2025 National Asylum System Report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Within the framework of the project “Legal Assistance and Capacity Building on Access to the Territory in Croatia”, financed by UNHCR, the Croatian Law Centre published its 2025 National Asylum System Report, providing an overview of developments in the fields of EU and national international protection. The report is </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available for download here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (in English).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report highlights that 2025 was marked by significant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">legislative developments</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, particularly amendments enabling the extension of temporary protection beyond the previous statutory limit of 3 years, following the EU decision to prolong temporary protection until March 2027. It also notes the adoption of an ordinance regulating accommodation cost-sharing for beneficiaries of international and temporary protection. Further legislative developments included the initiation of the process to incorporate the Pact on Migration and Asylum into Croatian law, amendments to the Law on Foreigners, and changes to ordinances governing the treatment of third-country nationals and eligibility for state scholarships.</w:t>
@@ -178,72 +181,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (17 June, 2026), Nacionalni izvještaj o sustavu azila za 2025. godinu [National Report on the Asylum System for 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/2026/06/17/nacionalni-izvjestaj-o-sustavu-azila-za-2025-godinu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian Law Centre's 2024 National Asylum Report presented during the Second Asylum Coordination Meeting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -372,187 +377,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A78B3CC"/>
+    <w:nsid w:val="F07F7594"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -785,51 +823,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centre-publishes-its-2025-national-asylum-system-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2026/06/17/2025-national-asylum-system-report/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/2026/06/17/nacionalni-izvjestaj-o-sustavu-azila-za-2025-godinu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/croatia/croatian-law-centres-2024-national-asylum-report-presented-during-second" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>