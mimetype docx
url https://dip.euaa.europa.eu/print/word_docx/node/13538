--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministers from Malta, Italy, Cyprus and Greece meet to develop shared strategies to prevent potential migratory crisis zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Ministers from Malta, Italy, Cyprus and Greece meet to develop shared strategies to prevent potential migratory crisis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malta’s Minister for Home Affairs and Security met with ministers from Italy, Cyprus and Greece in Rome to discuss irregular migration and regional coordination. The focus of the meeting was to develop shared strategies to prevent a potential migratory crisis linked to current geopolitical instability in the Middle East. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to a press release from the Maltese government, the ministers emphasised the need to disrupt smuggling networks and highlighted concerns related to the presence of NGOs in maritime areas which would serve as a pull factor for irregular migration from North Africa. They agreed on additional priorities, including combating the abuse of asylum systems, promoting assisted voluntary returns and strengthening the EU's external border protection. The ministers also agreed on the establishment of a network of national contact points tasked with preventing irregular migratory flows and enabling rapid, coordinated responses during migration-related emergencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (18 June, 2026), [Press release by the Ministry for Home Affairs and Security: Malta, Italy, Cyprus, and Greece strengthen regional coordination on irregular migration (PR261029en)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press Releases/Pages/2026/06/18/PR261029en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Crisis and emergency measures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="88D2D92F"/>
+    <w:nsid w:val="AF195EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/ministers-malta-italy-cyprus-and-greece-meet-develop-shared-strategies-prevent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/06/18/PR261029en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/ministers-malta-italy-cyprus-and-greece-meet-develop-shared-strategies-prevent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/06/18/PR261029en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>