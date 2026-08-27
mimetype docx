--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Fedasil begins collaboration with the health and disability insurance agency “CAAMI-HZIV” zzzzzz</w:t>
+          <w:t xml:space="preserve">Fedasil begins collaboration with the health and disability insurance agency “CAAMI-HZIV”</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The objective of the collaboration is to simplify applicants’ access to healthcare and the medical billing process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The collaboration is rolled out in two phases. In the first phase, Fedasil digitalises the process to access healthcare in hospitals, pharmacies and frontline psychological care. The verification of applicants’ eligibility, healthcare providers access to the data, and billing and reimbursement according to Fedasil rules is then managed by the agency CAAMI-HZIV. In the second phase, the project will be rolled out to include services by general practitioners and dentists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, this means that applicant’s do not need a payment commitment by Fedasil for services in a hospital or pharmacy. Certain medical treatments and medication still require an approval: in this case, the authorisation can be asked online and it is assessed by a Fedasil doctor. Upon approval, the costs are covered by CAAMI-HZIV. For now, applicants still need a Fedasil referral for appointments with general practitioners and practitioners outside of hospitals.</w:t>
       </w:r>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal agency for the reception of asylum seekers | L’Agence fédérale pour l’accueil des demandeurs d’asile | Federaal agentschap voor de opvang van asielzoekers (1 April, 2026), Collaboration avec la CAAMI [Collaboration with CAAMI],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/collaboration-avec-la-caami</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1564BEB7"/>
+    <w:nsid w:val="B40B5A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/fedasil-begins-collaboration-health-and-disability-insurance-agency-caami-hziv" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/collaboration-avec-la-caami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>