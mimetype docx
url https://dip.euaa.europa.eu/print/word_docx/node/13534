--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CGRS publishes its annual report for 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">CGRS publishes its annual report for 2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commissioner General noted that 2025 remained a challenging year for the authority, with a high pending caseload. 60 new employees joined the authority and the CGRS requested operational support from EUAA for the first time. In the foreword of the report, she further highlights that: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS issued slightly less decisions in 2025, than in 2024. This is due to the fact that more negative decisions were issued, which entails a longer process and more work for case workers. In addition, the CGRS was also focusing on the review of protection status for reasons of public order – again, a process that necessitates more legal analysis. The operationalisation of the Pact also required the involvement of several staff members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -96,74 +109,76 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons | Commissariaatgeneraal voor de vluchtelingen en de staatlozen | Commissariat Général aux Réfugiés et aux Apatrides (10 June, 2026), Rapport annuel CGRA 2025 [CGRS Annual Report 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cgra.be/fr/actualite/rapport-annuel-cgra-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons | Commissariaatgeneraal voor de vluchtelingen en de staatlozen | Commissariat Général aux Réfugiés et aux Apatrides (10 June, 2026), Rapport Annuel 2025 [Annual Report 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cgra.be/sites/default/files/jaaverslagen/rapport_annuel_cgra_2025.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -194,52 +209,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination, Forms of protection, Renewal/withdrawal of protection, Interpretation, Pact on Migration and Asylum, EUAA, Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -292,187 +307,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C1646D6"/>
+    <w:nsid w:val="95903E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -576,51 +624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9EDE909D"/>
+    <w:nsid w:val="8A1E00CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -852,55 +900,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-publishes-its-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgra.be/fr/actualite/rapport-annuel-cgra-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgra.be/sites/default/files/jaaverslagen/rapport_annuel_cgra_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-publishes-its-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgra.be/fr/actualite/rapport-annuel-cgra-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgra.be/sites/default/files/jaaverslagen/rapport_annuel_cgra_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>