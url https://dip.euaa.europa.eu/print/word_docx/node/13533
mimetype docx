--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -7,146 +7,147 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government introduces new procedural rules for collective protection and exemptions from asylum interview requirements zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">From 1 July 2026, the government will introduce new procedural rules concerning collective protection and expand the circumstances in which the Norwegian Directorate of Immigration (UDI) may waive the requirement for an asylum interview. The stated objective is to improve the efficiency of asylum case processing. The changes include:</w:t>
+        <w:t xml:space="preserve">From 1 July 2026, the government will implement new procedural rules concerning collective protection and expand the circumstances in which the Norwegian Directorate of Immigration (UDI) may waive the requirement for an asylum interview. The stated objective is to improve the efficiency of asylum case processing. The changes include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Collective protection: Decisions refusing an extension of a residence permit granted under the collective protection scheme will no longer be subject to appeal. The right to appeal decisions rejecting asylum applications under the ordinary asylum procedure remains unchanged.</w:t>
+        <w:t xml:space="preserve">Collective protection: Decisions refusing an extension of a residence permit granted under the collective protection scheme will no longer be subject to an appeal. The right to appeal decisions rejecting asylum applications under the ordinary asylum procedure remains unchanged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Asylum interviews: The UDI will be able to decide not to conduct an asylum interview in cases where its practice and country information indicate a very high likelihood that the application will be refused. This is conditional on the applicant having had the opportunity to explain the basis of their application and the reasons they fear returning to their country of origin.</w:t>
+        <w:t xml:space="preserve">Asylum interviews: The UDI can decide not to conduct an asylum interview when its practice and country information indicate a very high likelihood that the application will be refused. This is conditional on the applicant having had the opportunity to explain the basis of their application and the reasons they fear returning to their country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">According to the government, this measure is expected to apply primarily to ordinary asylum applications from Ukrainian nationals that are not covered by the collective protection scheme, as these applications are currently rejected in almost all cases.</w:t>
+        <w:t xml:space="preserve">According to the government, this measure is expected to apply primarily to ordinary asylum applications by Ukrainian nationals who are not covered by the collective protection scheme, as these applications are currently rejected in almost all cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (19 June, 2026), Nye saksbehandlingsregler for kollektiv beskyttelse og unntak fra krav om asylintervju [New procedural rules for collective protection and exemptions from asylum interview requirements],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/nye-saksbehandlingsregler-for-kollektiv-beskyttelse-og-unntak-fra-krav-om-asylintervju/id3166811/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government proposes new procedural rules for collective protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,51 +157,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">First instance determination, Personal interview, Assessment of applications, COI, Temporary Protection</w:t>
+        <w:t xml:space="preserve">First instance determination, Personal interview, Assessment of applications, COI, Second instance determination, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
@@ -275,225 +276,258 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="17CDBC41"/>
+    <w:nsid w:val="73700E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -559,51 +593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0C79CB00"/>
+    <w:nsid w:val="6E3EF2D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -835,55 +869,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-introduces-new-procedural-rules-collective-protection-and-exemptions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nye-saksbehandlingsregler-for-kollektiv-beskyttelse-og-unntak-fra-krav-om-asylintervju/id3166811/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/norway/government-proposes-new-procedural-rules-collective-protection" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nye-saksbehandlingsregler-for-kollektiv-beskyttelse-og-unntak-fra-krav-om-asylintervju/id3166811/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/norway/government-proposes-new-procedural-rules-collective-protection" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>