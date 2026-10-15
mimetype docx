--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Government introduces new procedural rules for collective protection and exemptions from asylum interview requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 1 July 2026, the government will implement new procedural rules concerning collective protection and expand the circumstances in which the Norwegian Directorate of Immigration (UDI) may waive the requirement for an asylum interview. The stated objective is to improve the efficiency of asylum case processing. The changes include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -77,73 +91,73 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to the government, this measure is expected to apply primarily to ordinary asylum applications by Ukrainian nationals who are not covered by the collective protection scheme, as these applications are currently rejected in almost all cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (19 June, 2026), Nye saksbehandlingsregler for kollektiv beskyttelse og unntak fra krav om asylintervju [New procedural rules for collective protection and exemptions from asylum interview requirements],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/nye-saksbehandlingsregler-for-kollektiv-beskyttelse-og-unntak-fra-krav-om-asylintervju/id3166811/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government proposes new procedural rules for collective protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
@@ -178,52 +192,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Personal interview, Assessment of applications, COI, Second instance determination, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -288,51 +302,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -445,51 +459,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73700E8F"/>
+    <w:nsid w:val="C65C28D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -593,51 +607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E3EF2D7"/>
+    <w:nsid w:val="66AA6F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -869,51 +883,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nye-saksbehandlingsregler-for-kollektiv-beskyttelse-og-unntak-fra-krav-om-asylintervju/id3166811/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/norway/government-proposes-new-procedural-rules-collective-protection" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-introduces-new-procedural-rules-collective-protection-and-exemptions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/nye-saksbehandlingsregler-for-kollektiv-beskyttelse-og-unntak-fra-krav-om-asylintervju/id3166811/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/norway/government-proposes-new-procedural-rules-collective-protection" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>