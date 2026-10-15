--- v2 (2026-08-27)
+++ v3 (2026-10-15)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Minister calls for stronger borders and investment in countries of origin to curb irregular migration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At an informal ministerial conference in Cyprus marking the implementation of the EU Pact on Migration and Asylum, Malta's Minister for Home Affairs and Security, Glenn Bedingfield, stressed that the Pact's success will depend on effective implementation, fair responsibility-sharing among EU Member States, and meaningful support to countries at the EU's external borders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The minister noted that migration is becoming more complex due to geopolitical instability, changing migration routes and organised smuggling networks. He argued that the Pact should be complemented by stronger migration management, enhanced EU external action, effective returns and decisive action against smuggling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -74,51 +88,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (12 June, 2026), [Press release by the Ministry for Home Affairs and Security: Stronger opportunities and stronger borders will curb migration numbers (PR261006en)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press Releases/Pages/2026/06/12/pr261006en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -263,51 +277,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -420,51 +434,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1881056"/>
+    <w:nsid w:val="14526171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -693,51 +707,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/06/12/pr261006en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/minister-calls-stronger-borders-and-investment-countries-origin-curb-irregular" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/06/12/pr261006en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>