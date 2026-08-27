--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -11,51 +11,52 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At an informal ministerial conference in Cyprus marking the implementation of the EU Pact on Migration and Asylum, Malta's Minister for Home Affairs and Security, Glenn Bedingfield, stressed that the Pact's success will depend on effective implementation, fair responsibility-sharing among EU Member States, and meaningful support to countries at the EU's external borders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The minister noted that migration is becoming more complex due to geopolitical instability, changing migration routes and organised smuggling networks. He argued that the Pact should be complemented by stronger migration management, enhanced EU external action, effective returns and decisive action against smuggling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A key focus of Malta's position is addressing the root causes of migration. The minister highlighted the need for greater investment in countries of origin, particularly in education, agriculture, clean water access and economic development. He argued that creating opportunities at home can reduce the need for people to undertake dangerous migration journeys.</w:t>
       </w:r>
@@ -76,51 +77,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (12 June, 2026), [Press release by the Ministry for Home Affairs and Security: Stronger opportunities and stronger borders will curb migration numbers (PR261006en)],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press Releases/Pages/2026/06/12/pr261006en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA183C99"/>
+    <w:nsid w:val="4C14A8C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/06/12/pr261006en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>