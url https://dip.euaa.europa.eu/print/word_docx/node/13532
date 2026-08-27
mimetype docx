--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -420,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C14A8C5"/>
+    <w:nsid w:val="C1881056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>