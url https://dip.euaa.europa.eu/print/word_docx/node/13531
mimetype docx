--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,118 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Department of Justice and Police provides update on the implementation of the Asylum Strategy 2027 zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Federal Department of Justice and Police provides update on the implementation of the Asylum Strategy 2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Department of Justice and Police (FDJP) updated the Federal Council on the progress of the Asylum Strategy 2027, which has been under implementation since December 2025. Measures in the strategy include streamlining asylum procedures and focusing resources on individuals in need of protection, while filtering out clearly unfounded applications through a proposed pre-screening process. A pilot phase will evaluate the effectiveness of these changes.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The strategy also strengthens action against repeat offenders through enhanced coordination between asylum, criminal and deportation procedures, supported by a national case management system. Integration efforts will be expanded, with a focus on early intervention, improved labour market access through training, language promotion and stronger inclusion of women. Decisions on this are expected to be taken in autumn 2026</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, Switzerland seeks to improve the resilience of its asylum system to fluctuating demand by enhancing accommodation capacity, staffing and case processing. An external report on this will be presented at the end of summer 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The future of protection status S is also part of the Asylum Strategy 2027. Political oversight of its implementation is ensured through a steering committee representing federal, cantonal and municipal levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (19 June, 2026), Stratégie Asile 2027 : la mise en œuvre suit son cours [Asylum Strategy 2027: implementation is ongoing],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/XfcTMEIDaNrY</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, First instance determination, Reception, Forms of protection, Integration, Applicants with special needs, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -253,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8F69F6D7"/>
+    <w:nsid w:val="ECAB0EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-department-justice-and-police-provides-update-implementation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/XfcTMEIDaNrY" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-department-justice-and-police-provides-update-implementation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/XfcTMEIDaNrY" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>