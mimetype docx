--- v1 (2026-08-25)
+++ v2 (2026-08-25)
@@ -413,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ECAB0EC5"/>
+    <w:nsid w:val="61D43AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>