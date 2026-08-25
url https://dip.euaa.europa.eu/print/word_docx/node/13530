--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council opens consultation on future of protection status S for displaced Ukrainians zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council opens consultation on future of protection status S for displaced Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council launched a consultation on the future of protection status S for people displaced by the war in Ukraine. The government is considering extending the status beyond March 2027, as it continues to provide effective protection and helps avoid overburdening the asylum system. A final decision will be taken by the end of summer 2026 after input from cantons, municipalities, social partners and other stakeholders.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The consultation also examines the possibility of restricting access to the protection status S for Ukrainian men of military age, in line with ongoing discussions at the EU level. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In parallel, the Federal Council plans to grant more autonomy to cantons in determining social assistance levels for protection status S beneficiaries from March 2027, as federal financial support will be reduced after 5 years. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -69,51 +70,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (19 June, 2026), Statut S après mars 2027 : Le Conseil fédéral lance une consultation [S status after March 2027: Federal Council launches consultation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/0oWuu8LZli5y</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="963C2E08"/>
+    <w:nsid w:val="7609F5D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-opens-consultation-future-protection-status-s-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/0oWuu8LZli5y" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>