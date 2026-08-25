--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,111 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council updates the Asylum Sector Plan zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Federal Council updates the Asylum Sector Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council approved an update to the Asylum Sector Plan by adding the Buosingen federal asylum center (TCHC-2) project and removing the Schwyz (Wintersried) project. The State Secretariat for Migration plans to build a new federal asylum center with 170 places on a former camping site in Buosingen.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Buosingen project underwent public consultation between June and August 2025, allowing cantons, municipalities, stakeholders, and the general public to provide input. Feedback was reviewed and incorporated into the planning process. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Buosingen center is expected to become operational in 2031.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (19 June, 2026), Federal Council decides to amend the Asylum Sector Plan [Le Conseil fédéral décide de modifier le plan sectoriel Asile],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/4k0nlDdBr-BU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -246,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2F87F719"/>
+    <w:nsid w:val="59E51CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-updates-asylum-sector-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/4k0nlDdBr-BU" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-updates-asylum-sector-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/4k0nlDdBr-BU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>