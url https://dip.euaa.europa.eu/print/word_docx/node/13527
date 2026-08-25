--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Legislative amendments on issuance of residence and work permits for foreign nationals zzzzzz</w:t>
+          <w:t xml:space="preserve">Legislative amendments on issuance of residence and work permits for foreign nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The parliament of Iceland adopted a legislative proposal for the issuance of residence and work permits for foreign nationals. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amended legislation includes, as a main policy, that responsibility for processing and issuing temporary work permits on the basis of the Act on Employment Rights of Foreigners be transferred from the Directorate of Labour to the Directorate of Immigration. The main changes to the provisions of the Act take this into account, and in addition, the provisions on procedure are made more efficient and aligned with the procedural rules of the Act on Foreigners that apply to the processing of residence permits by the Directorate of Immigration.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It also provides that the obligation to consult a trade union be abolished as a basic condition for obtaining a work permit and that the Directorate of Immigration be granted the authority to seek the opinion of the relevant trade union when issues or doubts arise regarding the conditions of an employment contract and the remuneration of a foreigner.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
@@ -84,75 +97,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">Changes also concern students' right to family reunification, and this right will be limited to a student being registered in full-time studies for a bachelor's degree, a master's degree or a doctoral degree. The right of students to family reunification with parents, cf. the 2nd paragraph of Article 72 of the Act on Foreigners, will be abolished, and this is in line with Nordic practice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary Gazette | Althingistídindi (18 June, 2026), Frumvarp til laga um breytingu á lögum um útlendinga og lögum um atvinnuréttindi útlendinga (útgáfa dvalar- og atvinnuleyfa). [Bill on amendments to the Act on Foreigners and the Act on Employment Rights of Foreigners (Issuance of Residence and Work Permits).],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.althingi.is/altext/157/s/0442.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative amendment on transitional measures for beneficiaries of temporary protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,52 +198,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Content of protection, Family reunification, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -281,187 +296,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72D3447F"/>
+    <w:nsid w:val="03F928AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -690,55 +738,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/legislative-amendments-issuance-residence-and-work-permits-foreign-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0442.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/iceland/legislative-amendment-transitional-measures-beneficiaries-temporary-protection" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/legislative-amendments-issuance-residence-and-work-permits-foreign-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/0442.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/iceland/legislative-amendment-transitional-measures-beneficiaries-temporary-protection" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>