--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Legislative amendment on transitional measures for beneficiaries of temporary protection zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Legislative amendment on transitional measures for beneficiaries of temporary protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice tabled a legislative proposal for the amendment of the Foreign Nationals Act (No. 80/2016) with regards to the framework governing temporary protection in situations of mass displacement. The amendments concern both institutional arrangements and substantive provisions, notably Articles 9 and 44 of the Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional changes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: The proposal transfers responsibility for the Refugee Committee from the Ministry of Social Affairs to the Ministry of Justice. It further provides that, upon entry into force of the law, the mandates of current committee members shall terminate and a new committee shall be appointed in accordance with the amended provisions. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -107,54 +97,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">A new provision authorises the Minister of Justice to adopt detailed rules, by regulation, concerning the implementation of Article 44, including its scope, application, and possible derogations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary Gazette | Althingistídindi (18 June, 2026), Frumvarp til laga um breytingu á lögum um útlendinga, nr. 80/2016 (tímabundin vernd vegna fjöldaflótta o.fl.). [Bill on amendments to the Act on Foreigners, No. 80/2016 (temporary protection due to mass exodus, etc.).],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.althingi.is/altext/157/s/1032.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -185,52 +176,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -283,187 +274,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C4E20E76"/>
+    <w:nsid w:val="1B55CD5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -692,55 +716,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/legislative-amendment-transitional-measures-beneficiaries-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/1032.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/legislative-amendment-transitional-measures-beneficiaries-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/altext/157/s/1032.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>