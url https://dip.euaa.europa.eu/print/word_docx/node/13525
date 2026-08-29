--- v0 (2026-07-11)
+++ v1 (2026-08-29)
@@ -13,78 +13,93 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Iceland enacts the provisions of Asylum Migration Management , Eurodac and crisis and force majeure Regulations zzzzzz</w:t>
+          <w:t xml:space="preserve">Iceland enacts the provisions of Asylum Migration Management , Eurodac and crisis and force majeure Regulations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Act introduces amendments to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Foreigners No. 80/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Police Act No. 90/1996</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in order to align national legislation with recent European Union developments in the field of asylum and migration management, asylum procedures, and cross-border security cooperation. In particular, it incorporates obligations and legal effects from Regulation (EU) 2024/1351 (AMMR), Regulation (EU) 2024/1358 Eurodac Regulation, and Regulation (EU) 2024/1359 on emergency and force majeure situations in the area of migration and protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments to the Act on Foreigners introduce updated definitions of EU migration management cooperation (AMMR cooperation), revise procedural safeguards and time limits for appeals concerning inadmissibility decisions, and clarify procedural requirements before the Immigration Appeals Committee. The Act further repeals outdated statutory references and introduces a new legal obligation for applicants for international protection to cooperate with competent authorities, including the provision of information and participation in interviews, and provides for non-cooperation which potentially affecting procedural timelines and case handling. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the Act establishes the legal basis for the implementation of the Eurodac Regulation, including the collection and processing of biometric data such as fingerprints and facial images for specified categories of third-country nationals, and provides for the integration of such data into the EU-wide database under strict regulatory conditions. It also strengthens provisions governing the determination of the Member State responsible for examining applications for international protection and extends delegated regulatory assignment concerning implementation measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -113,75 +128,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">Finally, the Act establishes dates of entry into force. The provisions related to AMMR and Eurodac enter into force on 12 June 2026, whereas the relevant amendments of the Police Act on the interoperability of the EU Information Systems will enter into force on 1 July 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official journal | Stjórnartíðindi (11 June, 2026), LÖG Nr. 49/2026 um breytingu á lögum um útlendinga og lögreglulögum (verndarsamkomulag Evrópusambandsins). [Law on amendments to the Aliens Act and the Police Act (European Union Protection Agreement).],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/stjornartidindi/nr/af7ffee7-2d92-458e-bceb-e301a3dea2f6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Notice issued of publication in the Government Gazette of several EU legislative acts relating to asylum, migration management and biometric registration systems</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -212,52 +229,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Dublin procedure, Crisis and emergency measures, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -310,187 +327,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56541A4C"/>
+    <w:nsid w:val="6E74EDFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -719,55 +769,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/iceland-enacts-provisions-asylum-migration-management-eurodac-and-crisis-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/157b/2016080.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/157b/1996090.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/af7ffee7-2d92-458e-bceb-e301a3dea2f6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/iceland/notice-issued-publication-government-gazette-several-eu-legislative-acts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/iceland-enacts-provisions-asylum-migration-management-eurodac-and-crisis-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/157b/2016080.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/157b/1996090.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/af7ffee7-2d92-458e-bceb-e301a3dea2f6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/iceland/notice-issued-publication-government-gazette-several-eu-legislative-acts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>