--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Denmark publishes guidance on the application of national legislation and the EU Pact on Migration and Asylum during transitional period zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Denmark publishes guidance on the application of national legislation and the EU Pact on Migration and Asylum during transitional period</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The guidance outlines how Danish authorities should apply and interpret elements of the EU Pact on Migration and Asylum during the transitional period from 12 June 2026 until national implementation (expected no later than 10 September 2026), taking into account Denmark’s opt-outs and parallel agreements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">General framework and legal context</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EU Pact on Migration and Asylum (2024) reforms the Common European Asylum System but is not fully binding on Denmark due to its opt-out.</w:t>
       </w:r>
       <w:br/>
@@ -431,54 +421,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Immigration and Integration shall be responsible for the interpretation and guidance during the transitional period, while operational implementation of registration and biometric procedures remains with the police under existing arrangements. Independent appeal bodies retain jurisdiction over the final interpretation of law and review of administrative decisions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Retsinformation: State online legal information system (15 June, 2026), Vejledning om anvendelse af national lovgivning og EU’s pagt om migration og asyl (VEJ nr 9586 af 15/06/2026) [Guidance on the application of national legislation and the EU Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.retsinformation.dk/eli/retsinfo/2026/9586</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -509,52 +500,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Dublin procedure, First instance determination, Reception, Detention, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -607,187 +598,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32FF5D6B"/>
+    <w:nsid w:val="8929C090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -891,51 +915,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2371EF8D"/>
+    <w:nsid w:val="8502D2D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1167,55 +1191,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/denmark-publishes-guidance-application-national-legislation-and-eu-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/retsinfo/2026/9586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/denmark-publishes-guidance-application-national-legislation-and-eu-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/retsinfo/2026/9586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>