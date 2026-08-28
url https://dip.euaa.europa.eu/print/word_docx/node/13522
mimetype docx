--- v0 (2026-07-07)
+++ v1 (2026-08-28)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Danish Immigration Service publishes national quota for 2027 zzzzzz</w:t>
+          <w:t xml:space="preserve">Danish Immigration Service publishes national quota for 2027</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service published the national quota of refugees expected to be assigned to municipalities for housing placement in 2027. It is estimated that 600 persons will be granted a residence permit in 2027 and will need to be allocated to municipalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to Section 6 of the Danish Integration Act, the Danish Immigration Service must, no later than 1 May each year, publish the number of refugees that it expects will be granted residence permits in the coming year and subsequently allocated to municipalities (the national quota). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The estimated number of allocations for a given year is based on an assessment of, in particular, the expected number of asylum applicants and developments in case processing, including the recognition rate. Estimates on the number of allocations for each year depends on  the number of arrivals and the composition of applicants which may vary considerably from month to month, depending on global and regional refugee movements. In addition, the recognition rate is significantly influenced by the nationalities of asylum applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -80,54 +93,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (6 May, 2026), Landstallet for 2027 [National statistics for 2027],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/nyheder/2026/maj/landstallet-for-2027/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +172,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +270,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0BCCB1BE"/>
+    <w:nsid w:val="A1E53C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +712,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-national-quota-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2026/maj/landstallet-for-2027/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-national-quota-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2026/maj/landstallet-for-2027/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>