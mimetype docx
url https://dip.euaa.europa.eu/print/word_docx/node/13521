--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Danish Immigration Service publishes updated thematic COI report on Syria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report provides updated information on developments in Syria during the period January–May 2026. It focuses in particular on the security situation and freedom of movement in the governorates of Aleppo, Homs and Hasakah. In addition, the report examines  developments in northeastern Syria, the judiciary and internal security structures, opposition to the transitional government, the significance of an individual’s date of departure from Syria for the authorities’ treatment upon return, the possibility of relocation to other parts of the country, potential consequences of previous involvement in conflicts with the Islamic State, the situation of Yazidis and issues related to westernisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report is based on publicly available written sources as well as information gathered by the Danish Immigration Service through online interviews with sources both inside and outside Syria. A wide range of sources were consulted, including journalists, lawyers, human rights organizations, NGOs and regional analysts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the key findings of the report, following clashes in January 2026, Syrian government forces regained full control of Aleppo city after the withdrawal of the SDF from Kurdish neighborhoods. Security in Aleppo Governorate has generally improved, with urban areas considered relatively stable, although rural areas continue to experience occasional tribal and family-related violence. Freedom of movement is largely unrestricted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Homs Governorate remains one of Syria's less stable regions. Sectarian violence, particularly against Alawites, Christians, and Shia communities, continues, while Islamic State (IS) cells remain active in the Badia desert and around Palmyra. Minorities may face harassment at checkpoints, and night travel is commonly avoided.</w:t>
       </w:r>
@@ -130,72 +142,72 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (19 June, 2026), Ny rapport om Syrien [New report on Syria],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/nyheder/2026/juni/ny-rapport-om-syrien/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (19 June, 2026), [Syria - An update],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/media/qqplm1ib/syria-report-17062026.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
@@ -230,52 +242,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept, COI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -340,51 +352,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -497,51 +509,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B98BF19"/>
+    <w:nsid w:val="053A24AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -770,51 +782,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-updated-thematic-coi-report-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2026/juni/ny-rapport-om-syrien/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/media/qqplm1ib/syria-report-17062026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-updated-thematic-coi-report-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2026/juni/ny-rapport-om-syrien/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/media/qqplm1ib/syria-report-17062026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>