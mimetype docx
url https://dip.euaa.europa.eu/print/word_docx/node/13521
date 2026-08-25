--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -7,57 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Danish Immigration Service publishes updated thematic COI report on Syria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report provides updated information on developments in Syria during the period January–May 2026. It focuses in particular on the security situation and freedom of movement in the governorates of Aleppo, Homs and Hasakah. In addition, the report examines  developments in northeastern Syria, the judiciary and internal security structures, opposition to the transitional government, the significance of an individual’s date of departure from Syria for the authorities’ treatment upon return, the possibility of relocation to other parts of the country, potential consequences of previous involvement in conflicts with the Islamic State, the situation of Yazidis and issues related to westernisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report is based on publicly available written sources as well as information gathered by the Danish Immigration Service through online interviews with sources both inside and outside Syria. A wide range of sources were consulted, including journalists, lawyers, human rights organizations, NGOs and regional analysts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the key findings of the report, following clashes in January 2026, Syrian government forces regained full control of Aleppo city after the withdrawal of the SDF from Kurdish neighborhoods. Security in Aleppo Governorate has generally improved, with urban areas considered relatively stable, although rural areas continue to experience occasional tribal and family-related violence. Freedom of movement is largely unrestricted.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -130,71 +133,73 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (19 June, 2026), Ny rapport om Syrien [New report on Syria],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/nyheder/2026/juni/ny-rapport-om-syrien/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (19 June, 2026), [Syria - An update],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://us.dk/media/qqplm1ib/syria-report-17062026.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -323,187 +328,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="91B32E9B"/>
+    <w:nsid w:val="4B98BF19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -732,55 +770,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2026/juni/ny-rapport-om-syrien/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/media/qqplm1ib/syria-report-17062026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-publishes-updated-thematic-coi-report-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/nyheder/2026/juni/ny-rapport-om-syrien/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.dk/media/qqplm1ib/syria-report-17062026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>