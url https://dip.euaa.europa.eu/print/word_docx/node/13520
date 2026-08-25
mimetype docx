--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,120 +13,124 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI and UNE extend the suspension of the duty to return to Lebanon zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI and UNE extend the suspension of the duty to return to Lebanon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) and the Immigration Appeals Board (UNE) extended the suspension of the duty to return to Lebanon until 18 September 2026. This means that people from Lebanon who have received a final rejection of their application for residence in Norway do not have to return for the time being.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (18 June, 2026), UDI og UNE forlenger suspensjonen av utreiseplikten til Libanon [The UDI and UNE extend the suspension of the duty to return to Lebanon],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-og-une-forlenger-suspensjonen-av-utreiseplikten-til-libanon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI and UNE suspend the duty to return to Lebanon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +259,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0AFF8EEF"/>
+    <w:nsid w:val="78D9BBFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +705,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-extend-suspension-duty-return-lebanon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-og-une-forlenger-suspensjonen-av-utreiseplikten-til-libanon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/norway/udi-and-une-suspend-duty-return-lebanon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>