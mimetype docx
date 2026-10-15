--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Latvian, Lithuanian and Polish NGOs calling for a review of pushback practices at the Belarusian border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the EU Pact on Migration and Asylum on 12 June 2026, NGOs from Latvia, Lithuania and Poland issued a joint statement calling for a review of pushback practices at the Belarusian border to ensure compliance with EU and international laws. The organisations stressed that access to asylum procedures and respect for fundamental rights must be guaranteed, including during crisis situations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They also called for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">detention to be used only as a measure of last resort following an individual assessment;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -122,51 +110,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">In addition, they highlighted the importance of access to employment for individuals who cannot be returned to their countries of origin. The organisations announced a 1-year cooperation project aimed at contributing to policy discussions and producing a report on pushback and return practices at the EU's eastern border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (16 June, 2026), Stājoties spēkā ES Migrācijas un patvēruma paktam, Lietuvas, Polijas un Latvijas NVO aicina pārskatīt atgrūšanas praksi pie Baltkrievijas robežas [With the entry into force of the EU Pact on Migration and Asylum, Lithuanian, Polish and Latvian NGOs are calling for a review of pushback practices at the Belarusian border],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2026/06/16/stajoties-speka-es-migracijas-un-patveruma-paktam-lietuvas-polijas-un-latvijas-nvo-aicina-parskatit-atgrusanas-praksi-pie-baltkrievijas-robezas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.06.2026</w:t>
       </w:r>
@@ -201,52 +189,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -311,51 +299,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -468,51 +456,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10F1BDAB"/>
+    <w:nsid w:val="941AF2FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -616,51 +604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="80C16999"/>
+    <w:nsid w:val="1CF84F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -892,51 +880,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/latvian-lithuanian-and-polish-ngos-calling-review-pushback-practices-belarusian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/06/16/stajoties-speka-es-migracijas-un-patveruma-paktam-lietuvas-polijas-un-latvijas-nvo-aicina-parskatit-atgrusanas-praksi-pie-baltkrievijas-robezas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/latvian-lithuanian-and-polish-ngos-calling-review-pushback-practices-belarusian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/06/16/stajoties-speka-es-migracijas-un-patveruma-paktam-lietuvas-polijas-un-latvijas-nvo-aicina-parskatit-atgrusanas-praksi-pie-baltkrievijas-robezas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>