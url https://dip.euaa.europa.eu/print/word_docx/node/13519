--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Latvian, Lithuanian and Polish NGOs calling for a review of pushback practices at the Belarusian border zzzzzz</w:t>
+          <w:t xml:space="preserve">Latvian, Lithuanian and Polish NGOs calling for a review of pushback practices at the Belarusian border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the entry into force of the EU Pact on Migration and Asylum on 12 June 2026, NGOs from Latvia, Lithuania and Poland issued a joint statement calling for a review of pushback practices at the Belarusian border to ensure compliance with EU and international laws. The organisations stressed that access to asylum procedures and respect for fundamental rights must be guaranteed, including during crisis situations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They also called for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -123,51 +125,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (16 June, 2026), Stājoties spēkā ES Migrācijas un patvēruma paktam, Lietuvas, Polijas un Latvijas NVO aicina pārskatīt atgrūšanas praksi pie Baltkrievijas robežas [With the entry into force of the EU Pact on Migration and Asylum, Lithuanian, Polish and Latvian NGOs are calling for a review of pushback practices at the Belarusian border],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2026/06/16/stajoties-speka-es-migracijas-un-patveruma-paktam-lietuvas-polijas-un-latvijas-nvo-aicina-parskatit-atgrusanas-praksi-pie-baltkrievijas-robezas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,187 +299,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8ECF1913"/>
+    <w:nsid w:val="10F1BDAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -580,51 +616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FCF31297"/>
+    <w:nsid w:val="80C16999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -860,51 +896,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/latvian-lithuanian-and-polish-ngos-calling-review-pushback-practices-belarusian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/06/16/stajoties-speka-es-migracijas-un-patveruma-paktam-lietuvas-polijas-un-latvijas-nvo-aicina-parskatit-atgrusanas-praksi-pie-baltkrievijas-robezas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>