--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">‘I want to help refugees’ expresses concerns over Minister of the Interior's statements on asylum zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">‘I want to help refugees’ expresses concerns over Minister of the Interior's statements on asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CSO ‘I want to help refugees’ expressed concerns about recent statements by the Minister of the Interior, Jānis Dombrava, concerning asylum, migration and ‘European norms’, arguing that they misrepresent Latvia's legal obligations under EU, international and national laws. The organisation stated that asylum applications must be accepted and individually assessed and expressed concern that the Minister's remarks could undermine the rule of law, promote intolerance towards asylum seekers, and negatively affect Latvia's international reputation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It also argued that existing border practices and any further restrictions on access to asylum could expose Latvia to legal challenges before European courts and potential financial penalties. The statement emphasised that the recently adopted EU Pact on Migration and Asylum requires Member States to screen and process asylum applications at the border and maintained that concerns about abuse of the asylum system should be addressed through the asylum procedure rather than by restricting access to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (17 June, 2026), Iekšlietu ministra Jāņa Dombravas izteikumi par “Eiropas normām” apdraud Latvijas reputāciju, liecina par Latvijas saistību nepārzināšanu un veicina neiecietību uz etniskā pamata [The statements of the Minister of the Interior Jānis Dombrava about "European norms" threaten the reputation of Latvia, testify to a lack of knowledge of Latvia's obligations and promote intolerance on ethnic grounds],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2026/06/17/iekslietu-ministra-jana-dombravas-izteikumi-par-eiropas-normam-apdraud-latvijas-reputaciju-liecina-par-latvijas-saistibu-neparzinasanu-un-veicina-neiecietibu-uz-etniska-pamata/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CCB9AD10"/>
+    <w:nsid w:val="106A5DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-expresses-concerns-over-minister-interiors-statements" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/06/17/iekslietu-ministra-jana-dombravas-izteikumi-par-eiropas-normam-apdraud-latvijas-reputaciju-liecina-par-latvijas-saistibu-neparzinasanu-un-veicina-neiecietibu-uz-etniska-pamata/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-expresses-concerns-over-minister-interiors-statements" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2026/06/17/iekslietu-ministra-jana-dombravas-izteikumi-par-eiropas-normam-apdraud-latvijas-reputaciju-liecina-par-latvijas-saistibu-neparzinasanu-un-veicina-neiecietibu-uz-etniska-pamata/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>