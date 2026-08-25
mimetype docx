--- v1 (2026-08-25)
+++ v2 (2026-08-25)
@@ -401,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="106A5DFA"/>
+    <w:nsid w:val="CCD96882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>