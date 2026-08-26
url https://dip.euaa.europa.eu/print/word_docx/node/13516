--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government to explore measures to limit refugees from leaving their assigned municipality zzzzzz</w:t>
+          <w:t xml:space="preserve">Government to explore measures to limit refugees from leaving their assigned municipality</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government announced that it will examine two policy options to limit refugees from leaving their originally assigned municipality . The first option would restrict refugees from moving to designated areas for a specified period, while the second would impose a temporary ban on moving from the municipality of initial settlement. Both options would include exceptions, such as for employment, education, self-sufficiency, the best interests of the child, and would not apply to refugees who have acquired Norwegian citizenship. The government stated that the measures aim to address challenges related to the concentration of refugees in certain municipalities and support integration, while ensuring compliance with national and international legal obligations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (18 June, 2026), Regjeringen vil utrede forbud mot uønsket sekundærflytting [The Government will study a ban on unwanted secondary migration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/regjeringen-vil-utrede-forbud-mot-uonsket-sekundarflytting/id3166390/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F809277"/>
+    <w:nsid w:val="555CBE35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-explore-measures-limit-refugees-leaving-their-assigned-municipality" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringen-vil-utrede-forbud-mot-uonsket-sekundarflytting/id3166390/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>