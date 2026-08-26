--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Norway begins applying several of the legal acts included in the Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">Norway begins applying several of the legal acts included in the Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a result of Norway’s agreements with the EU, on 12 June 2026 it introduced several of the legal acts included in the Pact for Migration and Asylum. These include the Screening Regulation, parts of the regulations on Asylum and Migration Management (AMMR), the new Eurodac Regulation and the Crisis Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Norway, the screening of asylum seekers will take place at the National Arrival Centre at Råde, where a completely new screening and arrival zone has been built to replace the waiting tent on the outside. There will now be a total of 106 beds and workplaces for both the National Police Immigration Service (PU) and the service providers at the centre. The Råde municipal health service will carry out health checks during screening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (12 June, 2026), Nytt regelverk styrker kontrollen med migrasjon [New regulations strengthen the control of migration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/norge-og-europa-innforer-nytt-regelverk-som-styrker-kontrollen-med-migrasjon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -122,68 +125,68 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pact on Migration and Asylum, Asylum Migration Management Regulation, Asylum Procedure Regulation, Qualification Regulation, Crisis and Force majeure Regulation, Eurodac Regulation, Screening Regulation, Resettlement Framework Regulation, Reception Conditions Directive</w:t>
+        <w:t xml:space="preserve">Pact on Migration and Asylum, Asylum Migration Management Regulation, Crisis and Force majeure Regulation, Eurodac Regulation, Screening Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Practice</w:t>
+        <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EFB19217"/>
+    <w:nsid w:val="4821B020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/norway-begins-applying-several-legal-acts-included-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/norge-og-europa-innforer-nytt-regelverk-som-styrker-kontrollen-med-migrasjon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>