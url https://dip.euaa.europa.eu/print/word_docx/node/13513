--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -22,110 +22,98 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Fedasil repurposes places for unaccompanied children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision comes after the approval of a revision of reception capacity by Fedasil’s management. The agency notes that the number of unaccompanied children has been decreasing since 2023, and thus, it has been gradually converting these places for families instead. Overall, this is the fifth time the capacity is revised for unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The current revision impacts 186 places. Most of these places will be repurposed as a general reception place by 1 August 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The changes also bring a reduction in the number of staff, as support for unaccompanied children necessitates more employees. Fedasil underlined that support measures are implemented for colleagues and departments that are impacted.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal agency for the reception of asylum seekers | L’Agence fédérale pour l’accueil des demandeurs d’asile | Federaal agentschap voor de opvang van asielzoekers (3 June, 2026), Conversions de places Mena [Conversion of UAM places],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/conversions-de-places-mena</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.06.2026</w:t>
       </w:r>
@@ -160,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation, Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -270,51 +258,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -427,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="344A5112"/>
+    <w:nsid w:val="7249F3C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -700,51 +688,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/fedasil-repurposes-places-unaccompanied-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/conversions-de-places-mena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/fedasil-repurposes-places-unaccompanied-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/conversions-de-places-mena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>