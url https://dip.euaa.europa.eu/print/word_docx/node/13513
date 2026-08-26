--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Fedasil repurposes places for unaccompanied children zzzzzz</w:t>
+          <w:t xml:space="preserve">Fedasil repurposes places for unaccompanied children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision comes after the approval of a revision of reception capacity by Fedasil’s management. The agency notes that the number of unaccompanied children has been decreasing since 2023, and thus, it has been gradually converting these places for families instead. Overall, this is the fifth time the capacity is revised for unaccompanied children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The current revision impacts 186 places. Most of these places will be repurposed as a general reception place by 1 August 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal agency for the reception of asylum seekers | L’Agence fédérale pour l’accueil des demandeurs d’asile | Federaal agentschap voor de opvang van asielzoekers (3 June, 2026), Conversions de places Mena [Conversion of UAM places],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/conversions-de-places-mena</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16C2AE29"/>
+    <w:nsid w:val="344A5112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/fedasil-repurposes-places-unaccompanied-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedasil.be/fr/actualites/accueil-des-demandeurs-dasile/conversions-de-places-mena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>