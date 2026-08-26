--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,118 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Child Rights Advocacy Network concerned over possible weakening of services provided to unaccompanied children in Greece zzzzzz</w:t>
+          <w:t xml:space="preserve">Child Rights Advocacy Network concerned over possible weakening of services provided to unaccompanied children in Greece</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a joint statement issued on 22 May 2026, organisations participating in the Child Rights Advocacy Network (CRAN) expressed concern over what they described as weakening and degradation of the services and programs provided to unaccompanied children in Greece. While acknowledging the significant network of child protection services that has been developed over the past years with the implementation of a series of critical actions, a shrinking of this protection framework seems to be unfolding. The joint statement refers to the possible closing of an Emergency Accommodation Structure for Unaccompanied Minors (D.E.F.A.A.) in Chalandri, while the Child Rights Network, as a partner of the National Emergency Response Mechanism (EMEA) in Athens, needed to suspend the operation of the Child Protection Unit's support actions for unaccompanied children, due to the expiration and non-renewal of the relevant cooperation agreement. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Solidarity Now (22 May, 2026), Κοινή δήλωση Δικτύου Συνηγορίας για τα Δικαιώματα του Παιδιού [Joint Statement by the Child Rights Advocacy Network (CRAN)],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.solidaritynow.org/en/joint-statement-child-rights-advocacy-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -253,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E43552CC"/>
+    <w:nsid w:val="E764DEA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -666,51 +703,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/child-rights-advocacy-network-concerned-over-possible-weakening-services" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solidaritynow.org/en/joint-statement-child-rights-advocacy-network/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>