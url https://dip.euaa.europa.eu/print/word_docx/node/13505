--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,130 +13,135 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">RSA reports deadly tragedy following collision between Coast Guard vessel and boat carrying refugees off Chios zzzzzz</w:t>
+          <w:t xml:space="preserve">RSA reports deadly tragedy following collision between Coast Guard vessel and boat carrying refugees off Chios</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to reporting by the Refugee Support Aegean (RSA), on 3 February 2026, collision between a vessel of the Hellenic Coast Guard and a boat carrying refugees took place off the coast of Chios. According to information available at the time of the press release, 15 people lost their lives. For RSA, the incident came about due to an established practice of competent authorities to not conduct search and rescue operation but an interception operation with a high-speed patrol boat. The Hellenic Coast Guard also </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">issued an announcement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> about the incident. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (4 February, 2026), [Chios, Greece: Deadly tragedy following collision between Coast Guard vessel and boat carrying refugees],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/chios-greece-deadly-tragedy-following-collision-between-coast-guard-vessel-and-boat-carrying-refugees/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.02.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -265,187 +270,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D08A44CC"/>
+    <w:nsid w:val="FB840E61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,51 +716,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/rsa-reports-deadly-tragedy-following-collision-between-coast-guard-vessel-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hcg.gr/el/drasthriothtes/epixeirhsh-ereynas-kai-diaswshs-kai-8anatos-15-allodapwn-sth-xio/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/chios-greece-deadly-tragedy-following-collision-between-coast-guard-vessel-and-boat-carrying-refugees/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>