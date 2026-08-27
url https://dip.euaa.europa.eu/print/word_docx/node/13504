--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -11,107 +11,110 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Through a press release issued on 27 May 2026, the Refugee Support Aegean (RSA) shared the conclusions of a Serious Incident Report (SIR) by the Frontex Fundamental Rights Office. The report referred to a deadly shipwreck that took place in April 2025 off the island of Lesvos and was shared with RSA, who were also the lawyers representing the victims. According to the press release, the Frontex FRO report concluded that the dangerous manoeuvres carried out by the Hellenic Coast Guard clearly put at risk the lives of the refugees on board the inflatable boat, thereby violating their right to life. It also highlights the systematic nature of such violations, noting in particular that the Hellenic Coast Guard has been implicated in several Serious Incident Reports (SIRs).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (27 May, 2026), [Condemning Frontex findings on the responsibility of the Greek authorities for the deadly shipwreck off Lesvos in April 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/condemning-frontex-findings-on-the-responsibility-of-the-greek-authorities-for-the-deadly-shipwreck-off-lesvos-in-april-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.05.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -240,187 +243,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29161B96"/>
+    <w:nsid w:val="75970DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,51 +689,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/condemning-frontex-findings-on-the-responsibility-of-the-greek-authorities-for-the-deadly-shipwreck-off-lesvos-in-april-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>