--- v1 (2026-08-27)
+++ v2 (2026-08-29)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">RSA shares Frontex FRO findings on the responsibility of Greek authorities for the deadly shipwreck off Lesvos in April 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Through a press release issued on 27 May 2026, the Refugee Support Aegean (RSA) shared the conclusions of a Serious Incident Report (SIR) by the Frontex Fundamental Rights Office. The report referred to a deadly shipwreck that took place in April 2025 off the island of Lesvos and was shared with RSA, who were also the lawyers representing the victims. According to the press release, the Frontex FRO report concluded that the dangerous manoeuvres carried out by the Hellenic Coast Guard clearly put at risk the lives of the refugees on board the inflatable boat, thereby violating their right to life. It also highlights the systematic nature of such violations, noting in particular that the Hellenic Coast Guard has been implicated in several Serious Incident Reports (SIRs).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
@@ -255,51 +257,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -412,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75970DCF"/>
+    <w:nsid w:val="2EFBDD85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +687,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/condemning-frontex-findings-on-the-responsibility-of-the-greek-authorities-for-the-deadly-shipwreck-off-lesvos-in-april-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/rsa-shares-frontex-fro-findings-responsibility-greek-authorities-deadly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/condemning-frontex-findings-on-the-responsibility-of-the-greek-authorities-for-the-deadly-shipwreck-off-lesvos-in-april-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>