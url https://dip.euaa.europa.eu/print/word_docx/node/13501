--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,125 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">METAdrasi provides cultural mediation in the area of healthcare in the South Aegean region zzzzzz</w:t>
+          <w:t xml:space="preserve">METAdrasi provides cultural mediation in the area of healthcare in the South Aegean region</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In 2026, METAdrasi began to cover the needs of interpretation and intercultural mediation in the Health sector in the South Aegean Region. This is the first organized and systematic intercultural mediation intervention in the health sector in this Region. The action will last for three years and substantially enhances equal access to health services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Since the beginning of February, within the framework of the action "Provision of intercultural mediation services in health services in the South Aegean Region", METAdrasi has been contributing substantially to facilitating communication between doctors, nursing staff and administrative services with refugees and immigrants , enhancing equal access to health services and improving the quality of care provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...28 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">METAδραση | METAdrasi (16 June, 2026), Ξεκίνησε από τη ΜΕΤΑδραση η παροχή Διαπολιτισμικής Μεσολάβησης στον Τομέα της Υγείας για την Περιφέρεια Νοτίου Αιγαίου [METAdrasi has launched the provision of Intercultural Mediation in the Health Sector for the South Aegean Region],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://metadrasi.org/%ce%be%ce%b5%ce%ba%ce%af%ce%bd%ce%b7%cf%83%ce%b5-%ce%b1%cf%80%cf%8c-%cf%84%ce%b7-%ce%bc%ce%b5%cf%84%ce%b1%ce%b4%cf%81%ce%b1%cf%83%ce%b7-%ce%b7-%cf%80%ce%b1%cf%81%ce%bf%cf%87%ce%ae-%ce%b4%ce%b9%ce%b1/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +154,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4AAAEC7B"/>
+    <w:nsid w:val="D90AE15F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +694,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/metadrasi-provides-cultural-mediation-area-healthcare-south-aegean-region" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metadrasi.org/%ce%be%ce%b5%ce%ba%ce%af%ce%bd%ce%b7%cf%83%ce%b5-%ce%b1%cf%80%cf%8c-%cf%84%ce%b7-%ce%bc%ce%b5%cf%84%ce%b1%ce%b4%cf%81%ce%b1%cf%83%ce%b7-%ce%b7-%cf%80%ce%b1%cf%81%ce%bf%cf%87%ce%ae-%ce%b4%ce%b9%ce%b1/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/metadrasi-provides-cultural-mediation-area-healthcare-south-aegean-region" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metadrasi.org/%ce%be%ce%b5%ce%ba%ce%af%ce%bd%ce%b7%cf%83%ce%b5-%ce%b1%cf%80%cf%8c-%cf%84%ce%b7-%ce%bc%ce%b5%cf%84%ce%b1%ce%b4%cf%81%ce%b1%cf%83%ce%b7-%ce%b7-%cf%80%ce%b1%cf%81%ce%bf%cf%87%ce%ae-%ce%b4%ce%b9%ce%b1/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>