--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,114 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister and Deputy Minster participate in the Informal Council on Immigration and Asylum in Nicosia zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister and Deputy Minster participate in the Informal Council on Immigration and Asylum in Nicosia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 12 June, the Minister of Migration and Asylum and the Deputy Minister of Migration and Asylum participated in the Informal Council of Migration Ministers of the European Union, which was held in Nicosia. The aim was to inaugurate the implementation of the New European Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During their interventions, they emphasized that the credibility of the new European framework will be assessed on the basis of its effective implementation, with an emphasis on the protection of external borders, rapid screening and control procedures for persons who have entered illegally, and substantial reinforcement of returns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (12 June, 2026), Συμμετοχή του Υπουργού Μετανάστευσης και Ασύλου Θάνου Πλεύρη και της Υφυπουργού Μετανάστευσης και Ασύλου Σέβης Βολουδάκη στο Άτυπο Συμβούλιο Υπουργών για το Σύμφωνο Μετανάστευσης και Ασύλου στη Λευκωσία [Participation of the Minister of Immigration and Asylum Thanos Plevris and the Deputy Minister of Immigration and Asylum Seve Voloudaki in the Informal Council of Ministers on the Immigration and Asylum Pact in Nicosia],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/symmetochi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-kai-tis-yfypoyrgoy-metanasteysis-kai-asyloy-sevis-voloydaki-sto-atypo-symvoylio-ypoyrgon-gia-to-symfono-metanasteysis-kai-asyloy-sti-leyk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FD13230A"/>
+    <w:nsid w:val="6B625BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,51 +698,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-and-deputy-minster-participate-informal-council-immigration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/symmetochi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-kai-tis-yfypoyrgoy-metanasteysis-kai-asyloy-sevis-voloydaki-sto-atypo-symvoylio-ypoyrgon-gia-to-symfono-metanasteysis-kai-asyloy-sti-leyk/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>