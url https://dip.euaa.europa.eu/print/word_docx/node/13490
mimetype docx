--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The CGRS informs on the entry into application of the Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The authority notes that while its website is updated with the new applicable rules, the national legislation process is delayed. In practice, this means that the old process will apply until the new legislation is adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS also published new brochures on the asylum procedure: these include the ones developed by EUAA and adapted to the Belgian context, as well as national brochures for beneficiaries of international protection. It is noted that the brochures are gradually released in different languages, and overall, the number of available languages will be expanded. The authority also underlined that the brochures are to be shared with applicant electronically. An exception from this is the one for unaccompanied minors: unaccompanied children will still receive a printed copy of the information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS launched a specific page summarising the most important changes in the Belgian context. These concern:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -153,51 +165,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons | Commissariaatgeneraal voor de vluchtelingen en de staatlozen | Commissariat Général aux Réfugiés et aux Apatrides (11 June, 2026), [Entry into force of the Pact],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cgrs.be/en/news/entry-force-pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
@@ -232,52 +244,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination, Accelerated procedure, Other special procedures, Personal interview, Safe country concept, Applicants with special needs, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -342,51 +354,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -499,51 +511,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="562F8C54"/>
+    <w:nsid w:val="CBEA9398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2D0C6C45"/>
+    <w:nsid w:val="FF862C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -923,51 +935,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-informs-entry-application-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/entry-force-pact" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-informs-entry-application-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/entry-force-pact" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>