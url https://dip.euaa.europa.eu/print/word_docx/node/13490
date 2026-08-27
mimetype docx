--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The CGRS informs on the entry into application of the Pact zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The authority notes that while its website is updated with the new applicable rules, the national legislation process is delayed. In practice, this means that the old process will apply until the new legislation is adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS also published new brochures on the asylum procedure: these include the ones developed by EUAA and adapted to the Belgian context, as well as national brochures for beneficiaries of international protection. It is noted that the brochures are gradually released in different languages, and overall, the number of available languages will be expanded. The authority also underlined that the brochures are to be shared with applicant electronically. An exception from this is the one for unaccompanied minors: unaccompanied children will still receive a printed copy of the information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS launched a specific page summarising the most important changes in the Belgian context. These concern:</w:t>
       </w:r>
@@ -155,51 +154,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons | Commissariaatgeneraal voor de vluchtelingen en de staatlozen | Commissariat Général aux Réfugiés et aux Apatrides (11 June, 2026), [Entry into force of the Pact],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cgrs.be/en/news/entry-force-pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -328,187 +328,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B5324B4"/>
+    <w:nsid w:val="28631D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -612,51 +645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CF0CEAA8"/>
+    <w:nsid w:val="6E32A89B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -888,55 +921,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-informs-entry-application-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/entry-force-pact" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/entry-force-pact" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>