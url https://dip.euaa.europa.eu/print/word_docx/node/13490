--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The CGRS informs on the entry into application of the Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The authority notes that while its website is updated with the new applicable rules, the national legislation process is delayed. In practice, this means that the old process will apply until the new legislation is adopted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS also published new brochures on the asylum procedure: these include the ones developed by EUAA and adapted to the Belgian context, as well as national brochures for beneficiaries of international protection. It is noted that the brochures are gradually released in different languages, and overall, the number of available languages will be expanded. The authority also underlined that the brochures are to be shared with applicant electronically. An exception from this is the one for unaccompanied minors: unaccompanied children will still receive a printed copy of the information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CGRS launched a specific page summarising the most important changes in the Belgian context. These concern:</w:t>
       </w:r>
@@ -340,51 +342,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -497,51 +499,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28631D7A"/>
+    <w:nsid w:val="562F8C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -645,51 +647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E32A89B"/>
+    <w:nsid w:val="2D0C6C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -921,51 +923,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/entry-force-pact" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-informs-entry-application-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/entry-force-pact" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>