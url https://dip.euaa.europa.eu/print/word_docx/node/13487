--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -7,118 +7,123 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Greek Minister meets with key European partners to discuss return hubs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the margins of the Justice and Home Affairs Council, which took place on 4 June 2026, the Greek Minister of Migration and Asylum met with competent ministers from Austria, Denmark, Germany and the Netherlands to discuss the common initiative toward the creation of return hubs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This initiative seems to be attracting growing support among Member States. Particular emphasis was placed on recent developments concerning the new Return Regulation, which create more favourable conditions for the promotion of the relevant initiative at European level. Ministers agreed to continue their close coordination and to work together to further refine the proposals under consideration. The Ministers agreed that the success of the initiative requires close cooperation with third countries and strong legal guarantees, fully compatible with European and international law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (4 June, 2026), Ενισχύεται η ευρωπαϊκή πρωτοβουλία για τη δημιουργία Κόμβων Επιστροφής [The European initiative for the creation of Return Hubs is being strengthened],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/enischyetai-i-eyropaiki-protovoylia-gia-ti-dimioyrgia-komvon-epistrofis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B8C8B5D6"/>
+    <w:nsid w:val="B2B3C0A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -656,55 +694,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/enischyetai-i-eyropaiki-protovoylia-gia-ti-dimioyrgia-komvon-epistrofis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-minister-meets-key-european-partners-discuss-return-hubs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/enischyetai-i-eyropaiki-protovoylia-gia-ti-dimioyrgia-komvon-epistrofis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>