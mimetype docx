--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister for Migration and Asylum plans for reorganisation of case processing to reduce waiting times zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister for Migration and Asylum plans for reorganisation of case processing to reduce waiting times</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Migration and Asylum has sent a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Plan of Action</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the Senate and House of Representatives outlining a reorganisation of how pending asylum applications are processed, with the aim of reducing waiting times and providing applicants with earlier clarity. The plan states that the IND will aim, as far as possible, to issue an initial decision on all outstanding applications within three years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 12 June 2026, when the EU Pact enters into application, new asylum applications will be prioritised so that the decision deadlines under the Pact can be met. As a result, more than 54,000 applications submitted before that date will generally be processed later, although the new procedure is intended to help speed up their handling overall.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The revised approach includes grouping similar cases together, working with teams focused on specific categories of applications, and applying simplified procedures where appropriate based on country policies and expected prospects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -95,51 +97,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (5 June, 2026), IND gaat openstaande aanvragen versneld behandelen [IND will process outstanding applications more quickly],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z12181&amp;did=2026D27622</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -268,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41AEC0B9"/>
+    <w:nsid w:val="15CE2874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,51 +717,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/minister-migration-and-asylum-plans-reorganisation-case-processing-reduce" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z12181&amp;did=2026D27622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>