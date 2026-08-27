--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,130 +13,135 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister for Asylum and Migration reverses extension of decision-making period on asylum applications submitted as of 1 January 2023 zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister for Asylum and Migration reverses extension of decision-making period on asylum applications submitted as of 1 January 2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Asylum and Migration has decided to reverse the extensions of the decision period on outstanding asylum applications, with effect from 1 June 2026. This decision came following a </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">judgment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the Council of State, which found that that there was no sudden significant increase in asylum applications from 27 September 2022-1 January 2023 that could justify the extension of the decision-making period on asylum applications submitted during this period. The basis of the Council of State’s decision was a </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">preliminary ruling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the CJEU. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The minister has since decided to reverse the subsequent extension decisions, including for applications submitted from 1 January 2023. There were four extension decisions in total, with the last two extensions already reversed in 2025. The Immigration and Naturalisation Service noted that this may affect the ongoing penalty payment procedures rather than lead to a faster settlement of cases. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (2 June, 2026), Verlengingen beslistermijn voor asielaanvragen teruggedraaid [Extensions of decision period for asylum applications reversed],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ind.nl/nl/nieuws/verlengingen-beslistermijn-voor-asielaanvragen-teruggedraaid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -265,187 +270,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AE2C0035"/>
+    <w:nsid w:val="2CB4F05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,51 +716,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/minister-asylum-and-migration-reverses-extension-decision-making-period" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5960&amp;returnurl=/pages/digest.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/verlengingen-beslistermijn-voor-asielaanvragen-teruggedraaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>