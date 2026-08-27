--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -22,122 +22,110 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister for Asylum and Migration reverses extension of decision-making period on asylum applications submitted as of 1 January 2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Asylum and Migration has decided to reverse the extensions of the decision period on outstanding asylum applications, with effect from 1 June 2026. This decision came following a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">judgment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the Council of State, which found that that there was no sudden significant increase in asylum applications from 27 September 2022-1 January 2023 that could justify the extension of the decision-making period on asylum applications submitted during this period. The basis of the Council of State’s decision was a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">preliminary ruling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the CJEU. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The minister has since decided to reverse the subsequent extension decisions, including for applications submitted from 1 January 2023. There were four extension decisions in total, with the last two extensions already reversed in 2025. The Immigration and Naturalisation Service noted that this may affect the ongoing penalty payment procedures rather than lead to a faster settlement of cases. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (2 June, 2026), Verlengingen beslistermijn voor asielaanvragen teruggedraaid [Extensions of decision period for asylum applications reversed],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ind.nl/nl/nieuws/verlengingen-beslistermijn-voor-asielaanvragen-teruggedraaid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.06.2026</w:t>
       </w:r>
@@ -172,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -439,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CB4F05A"/>
+    <w:nsid w:val="E5B5E979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -712,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/minister-asylum-and-migration-reverses-extension-decision-making-period" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5960&amp;returnurl=/pages/digest.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/verlengingen-beslistermijn-voor-asielaanvragen-teruggedraaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/minister-asylum-and-migration-reverses-extension-decision-making-period" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5960&amp;returnurl=/pages/digest.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=5019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/verlengingen-beslistermijn-voor-asielaanvragen-teruggedraaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>