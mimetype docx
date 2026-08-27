--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Parliamentary debate on draft bill proposals to implement the Pact zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Parliamentary debate on draft bill proposals to implement the Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 11 June 2026, the Parliament debated on two government bills reforming the asylum and border control systems, completing the adaptation of legislation with the new European Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">One of the draft bills amends the rules governing the granting of asylum and subsidiary protection, revising the procedures for assessing applications for international protection and the relevant procedural time limits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The second draft bill proposal amends the rules governing the entry, residence and removal of foreign nationals, introducing a mandatory screening procedure for third-country nationals upon entry at the border, strengthening the mechanisms for assessing applications submitted at the border, and establishing a specific return procedure for applicants whose applications are rejected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Portugal | Governo de Portugal (12 June, 2026), Parlamento debateu propostas do Governo para reformar sistema de asilo e reforçar controlo de fronteiras [Parliament debated the Government’s proposals to reform the asylum system and strengthen border controls],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://portugal.gov.pt/gc25/comunicacao/noticias/parlamento-debateu-propostas-do-governo-para-reformar-sistema-de-asilo-e-reforcar-controlo-de-fronteiras</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25B9ADFD"/>
+    <w:nsid w:val="5E76FCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/portugal/parliamentary-debate-draft-bill-proposals-implement-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portugal.gov.pt/gc25/comunicacao/noticias/parlamento-debateu-propostas-do-governo-para-reformar-sistema-de-asilo-e-reforcar-controlo-de-fronteiras" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/portugal/parliamentary-debate-draft-bill-proposals-implement-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portugal.gov.pt/gc25/comunicacao/noticias/parlamento-debateu-propostas-do-governo-para-reformar-sistema-de-asilo-e-reforcar-controlo-de-fronteiras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>