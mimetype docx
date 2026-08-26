--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Council proposes to extend funding for international cooperation on migration and returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Council proposes to extend funding for international cooperation on migration and returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss Federal Council has proposed extending its funding framework for international cooperation on migration and returns for an additional two years, covering 2027 and 2028. The proposed allocation of CHF 10.6 million will support projects aimed at strengthening the capacity of partner countries in managing migration and asylum systems. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The funding also enables Switzerland to deepen collaboration with countries of origin, particularly in facilitating the return of irregular migrants and promoting dialogue on migration issues. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Council aims to reduce irregular migration flows while easing the financial and administrative burden on its domestic asylum system, including costs related to social assistance and emergency support.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
@@ -82,51 +83,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (12 June, 2026), Le Conseil fédéral propose de prolonger le crédit d’engagement pour la coopération en matière de migration et de retour [Federal Council proposes to extend the commitment credit for cooperation on migration and return],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/t7ntgFeY2XzG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4EFE4978"/>
+    <w:nsid w:val="D0E8F052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +703,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-proposes-extend-funding-international-cooperation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/t7ntgFeY2XzG" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>