--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -7,95 +7,112 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Slovakia begins applying new international protection law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia participated in an informal EU ministerial conference in Cyprus focused on implementing the EU Pact on Migration and Asylum.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia has consistently raised concerns, in particular about the mandatory solidarity mechanism and migrant quotas.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 12 June 2026, a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">new Act on International Protection (No. 69/2026)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> has entered into force, replacing the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act 2002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new law on international protection introduces border procedures with decisions made within 12 to 16 weeks. Under the new system, border asylum procedures will begin once the police decide to apply them. Applicants may then be placed under restrictions on their liberty or freedom of movement, with such measures subject to judicial review. During the process, they will stay in a dedicated facility.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a decision is not reached within the prescribed timeframe, the case will be transferred to the standard asylum procedure within Slovakia. The law also regulates the granting of temporary protection in line with EU rules, particularly for situations involving a mass influx of displaced persons, such as those arriving from Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -143,54 +160,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Slovakia states it will meet EU obligations while continuing to prioritise national interests and security priorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (12 June, 2026), Migračný pakt - Slovensko presadzuje ochranu svojich národných záujmov, účinný je nový zákon o medzinárodnej ochrane [Migration Pact - Slovakia promotes the protection of its national interests, the new law on international protection is effective],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy-6&amp;sprava=migracny-pakt-slovensko-presadzuje-ochranu-svojich-narodnych-zaujmov-ucinny-je-novy-zakon-o-medzinarodnej-ochrane</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -221,52 +239,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -319,187 +337,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4410AE31"/>
+    <w:nsid w:val="4B426BF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -728,55 +779,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2026/69/20260612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20250301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=migracny-pakt-slovensko-presadzuje-ochranu-svojich-narodnych-zaujmov-ucinny-je-novy-zakon-o-medzinarodnej-ochrane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-begins-applying-new-international-protection-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2026/69/20260612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20250301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=migracny-pakt-slovensko-presadzuje-ochranu-svojich-narodnych-zaujmov-ucinny-je-novy-zakon-o-medzinarodnej-ochrane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>