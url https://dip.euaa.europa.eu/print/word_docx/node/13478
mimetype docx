--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -7,82 +7,87 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Slovenia to carry out different and more effective border controls with Croatia and Hungary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovenia </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">reintroduced</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> temporary control on the internal Schengen border with Croatia and Hungary on 21 October 2023. In </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">December 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the government issued an Ordinance amending the initial decision and extending it for further six months, until 21 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Authorities reported a growing scale of organised crime in the Western Balkans, and Slovenian law enforcement have been closely following potential threats and factors that could cause an increase in radicalisation of individuals and violent extremism. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 11 June 2026, Minister of Interior Matoz indicated in a press conference that the government had decided to left border checks at the internal borders with Croatia and Hungary. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -92,85 +97,87 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Minister indicated that border control will be carried out through different, more effective police measures, and that the police are changing their approach to surveillance of the border.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Minister indicated that this new approach will involve random checks based on risk analyses and the implementation of compensatory measures, primarily on the most important and highest-risk transit routes, along the state border and inland. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mr. Matoz indicated that, despite the lack of legislative framework at national level to implement the Pact on Migration and Asylum, tasks will be carried out on the basis of the International Protection Act and the powers granted to the Police and ensure that the necessary standards are met. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With the decision, the government has followed the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">European Commission's recommendations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the necessity and proportionality of Slovenia's reintroduction of border control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Public Administration | Ministrstvo za notranje zadeve in javno upravo (11 June, 2026), [Government lifts checks at borders with Croatia and Hungary],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/en/news/2026-06-11-government-lifts-checks-at-borders-with-croatia-and-hungary/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -299,187 +306,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A0C56D55"/>
+    <w:nsid w:val="EE728258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -708,55 +748,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/registries/projects/zacasni-nadzor-na-notranji-meji/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/news/2025-12-17-controls-at-internal-borders-with-croatia-and-hungary-extended-until-21-june-2026/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/news/2026-06-11-government-lifts-checks-at-borders-with-croatia-and-hungary/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/slovenia-carry-out-different-and-more-effective-border-controls-croatia-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/registries/projects/zacasni-nadzor-na-notranji-meji/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/news/2025-12-17-controls-at-internal-borders-with-croatia-and-hungary-extended-until-21-june-2026/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_26_1223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/en/news/2026-06-11-government-lifts-checks-at-borders-with-croatia-and-hungary/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>