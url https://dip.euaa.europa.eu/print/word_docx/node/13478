--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -475,51 +475,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE728258"/>
+    <w:nsid w:val="8CC06FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>